--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -111,1455 +111,1539 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (19)</w:t>
+        <w:t xml:space="preserve">Ouvrages (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yu Hua, La Ville introuvable (Wencheng)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.556, 2026, Babel, 978-2-330-21792-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ba Jin, Salle 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie You Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.336, 2025, 979-10-367-0232-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Librairie You Feng</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.336, 2025, 979-10-367-0232-7</w:t>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">You Feng, pp.344, 2024, 979-10-367-0230-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prose libre : l'essai moderne en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">You Feng, pp.344, 2024, 979-10-367-0230-3</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Inalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.280, 2023, coll. Asie(s), 978-2858314188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prose libre : l'essai moderne en Chine</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Hua, La Ville introuvable (Wencheng)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.280, 2023, coll. Asie(s), 978-2858314188</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 480 p., 2023, Lettres chinoises, Isabelle Rabut, 9782330181697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Yu Hua, La Ville introuvable (Wencheng)</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu T'ien-hsin, Ancienne Capitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 480 p., 2023, Lettres chinoises, Isabelle Rabut, 9782330181697</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">coll. « Lettres taïwanaises ». Actes Sud, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chu T'ien-hsin, Ancienne Capitale</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix s'inquiète pour le pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">coll. « Lettres taïwanaises ». Actes Sud, 2022</w:t>
+              <w:t xml:space="preserve">pp.444, 2018, « Lettres taïwanaises », 979-10-367-0040-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Félix s'inquiète pour le pays</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20 shiji Zhongguo gudai wenhua jingdian zai Faguo de chuanbo biannian [Annales de la diffusion des øeuvres classiques de la culture chinoise en France au XXe siècle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.444, 2018, « Lettres taïwanaises », 979-10-367-0040-8</w:t>
+              <w:t xml:space="preserve">Daxiang chubanshe, pp.460, 2018, Série de recherches sur la diffusion des øeuvres classiques de la culture chinoise à l'étranger au XXe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">20 shiji Zhongguo gudai wenhua jingdian zai Faguo de chuanbo biannian [Annales de la diffusion des øeuvres classiques de la culture chinoise en France au XXe siècle]</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix se fait du souci pour le pays (Anthologie historique de la prose romanesque ta\&amp;quot;iwanaise moderne, vol. 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">You Feng, pp.444, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De fard et de sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daxiang chubanshe, pp.460, 2018, Série de recherches sur la diffusion des øeuvres classiques de la culture chinoise à l'étranger au XXe siècle</w:t>
+              <w:t xml:space="preserve">Librairie You-Feng, pp.459, 2018, « Lettres taïwanaises », 979-10-367-0039-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">You Feng, pp.444, 2018</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Hua, Mort d’un propriétaire foncier, et autres courts romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, pp.353, 2018, « Lettres chinoises », 978-2-84279-610-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De fard et de sang</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20世纪中国古代文化经典在法国的传播编年</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Librairie You-Feng, pp.459, 2018, « Lettres taïwanaises », 979-10-367-0039-2</w:t>
+              <w:t xml:space="preserve">大象出版社 (Da xiang chubanshe), pp.23 + 5 + 6 + 2 + 460, 2018, 20世纪中国古代文化经典域外传播研究书系, 978-7-5347-9688-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Yu Hua, Mort d’un propriétaire foncier, et autres courts romans</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02397323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cheval à trois jambes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Actes Sud, pp.353, 2018, « Lettres chinoises », 978-2-84279-610-5</w:t>
+              <w:t xml:space="preserve">Librairie You-Feng, pp.334, 2016, « Lettres taïwanaises », 978-2-84279-758-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">20世纪中国古代文化经典在法国的传播编年</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Petit Bourg aux papayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">大象出版社 (Da xiang chubanshe), pp.23 + 5 + 6 + 2 + 460, 2018, 20世纪中国古代文化经典域外传播研究书系, 978-7-5347-9688-3</w:t>
+              <w:t xml:space="preserve">Librairie You-Feng, pp.382, 2016, « Lettres taïwanaises », 978-2-84279-757-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Cheval à trois jambes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Pingyuan, Sept leçons sur le roman et la culture moderne en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Librairie You-Feng, pp.334, 2016, « Lettres taïwanaises », 978-2-84279-758-4</w:t>
+              <w:t xml:space="preserve">Brill, pp.251, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Petit Bourg aux papayers</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie générale des œuvres littéraires modernes d’expression chinoise traduites en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Librairie You-Feng, pp.448, 2014, 978-2-84279-610-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature chinoise hors de ses frontières : influences et réceptions croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Librairie You-Feng, pp.382, 2016, « Lettres taïwanaises », 978-2-84279-757-7</w:t>
+              <w:t xml:space="preserve">You Feng, pp.304, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chen Pingyuan, Sept leçons sur le roman et la culture moderne en Chine</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba Jin anarchiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A contretemps : bulletin de critique bibliographique, n° 45, pp.72, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brill, pp.251, 2014</w:t>
+              <w:t xml:space="preserve">You Feng, pp.688, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Librairie You-Feng, pp.448, 2014, 978-2-84279-610-5</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle d’enseignement du chinois à l’École des langues orientales, 1840-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Asiathèque, pp.381, 1996, 978-2-911-05306-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...286 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1569,2241 +1653,2241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">多舛的命运 —— 巴金《家》在法国出版的挫折</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">文艺争鸣 (Literary and Artistic Contention)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 04, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZHONG Rong : Classement des poètes (suivi d’une anthologie). Texte établi, traduit et annoté par Shao Baoqing. Guilhem FABRE : Instants éternels. Cent et quelques poèmes connus par cœur en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1157-1158, pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Littérature moderne de langue chinoise dans les collections des éditeurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, vol. 1, p. 133-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">追逐与交切——论法语在中国文学译入欧洲语言中的地位</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">汉风 (Chinese Culture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.10-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la Daili de Ba Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques noir &amp; rouge, revue trimestrielle de critique bibliographique du mouvement libertaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 18, p. 45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">追逐与交切——论法语在中国文学译入欧洲语言中的地位</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de l’apostolat intellectuel des missionnaires en Chine dans les années 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, « La Littérature française en Chine : les premières modernités », sous la direction de Yang Zhen, Fudan University, n°47, p. 221-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ba Jin, écrits de jeunesse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1127, pp.243-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">余华的作品在法国</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">作家杂志 (Writer Magazine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 638, pp.17-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Commerce de la nostalgie dans la Chine d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Histoire(s) à vendre : la marchandisation du passé dans l’Asie contemporaine / History for Sale : Commodifiying the Past in Contemporary Asie, 44 (2020), pp.17-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Brothers” and the Reception of Yu Hua in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia Pacific Translation &amp; Intercultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.99-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché littéraire : la culture du compromis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.42--43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">与中国现代文学结缘四十载——仿安必诺、何璧玉</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">跨文化对话 = Dialogue Transculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.359-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Yu Zhongguo xiandai wenxue jieyuan sishi zai : fangtian An Binuo, He Biyu » [Liés à la littérature chinoise moderne depuis quarante ans : entretien avec Angel Pino et Isabelle Rabut]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">跨文化对话 = Dialogue Transculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.359--389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“ Deliwen houjue he wenxue fanyi – fanyi yu chongyi de wenben zhijian » [Le Marquis d'Hervey et les traductions littéraires : entre textes traduits et retraduits]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">汉风 (Chinese Culture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.10-31</w:t>
+              <w:t xml:space="preserve">, 2016, 1, pp.38--61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un exemple de l’apostolat intellectuel des missionnaires en Chine dans les années 1940</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">巴金与“艾尔奇诺夫”纲领</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, « La Littérature française en Chine : les premières modernités », sous la direction de Yang Zhen, Fudan University, n°47, p. 221-236</w:t>
+              <w:t xml:space="preserve"> 侨易 (Qiaoyi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Ba Jin, écrits de jeunesse »</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ba Jin yu “Ai'erjinuofu” gangling » [Ba Jin et la « Plate-forme d'Archinov »]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1127, pp.243-260</w:t>
+              <w:t xml:space="preserve">Qiaoyi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.73--84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">余华的作品在法国</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">德理文侯爵和文学翻译——翻译与重译的文本之间</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">作家杂志 (Writer Magazine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 638, pp.17-23</w:t>
+              <w:t xml:space="preserve">汉风 (Chinese Culture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.38-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Commerce de la nostalgie dans la Chine d’aujourd’hui</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Zhongguo dangdai wenxue zai Faguo : He Biyu, An Binuo jiaoshou fangtanlu » [La Littérature chinoise contemporaine en France : entretien avec les professeurs Isabelle Rabut et Angel Pino]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Histoire(s) à vendre : la marchandisation du passé dans l’Asie contemporaine / History for Sale : Commodifiying the Past in Contemporary Asie, 44 (2020), pp.17-40</w:t>
+              <w:t xml:space="preserve">南方文坛 [=Nanfang Wentan] (Southern Cultural Forum) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.37--43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">中国当代文学在法国——何碧玉、安必诺教授访谈录</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Translation &amp; Intercultural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (2), pp.99-110</w:t>
+              <w:t xml:space="preserve">南方文坛 [=Nanfang Wentan] (Southern Cultural Forum) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">巴金，法国与沙多-吉里</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18, pp.42--43</w:t>
+              <w:t xml:space="preserve">汉学研究 [Chinese Sudies] [= Études chinoises]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.215-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba Jin contempteur du marxisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.115-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faguo guoli Dongfang yuyan wenhua xueyan zaoqi hanyu jiaoxue » [Les Débuts de l'enseignement du chinois à l'École française des langues orientales],</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hànxué yánjiū (Chinese Studies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.244--252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïwan, la littérature des villages de garnison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 679, pp.145--184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba Jin yu Bali de Lusuo xiang [Ba Jin et la statue de Rousseau à Paris]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">跨文化对话 = Dialogue Transculturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38, pp.359-389</w:t>
+              <w:t xml:space="preserve">, 2013, 31, pp.361--364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba Jin et Max Nettlau : un échange de lettres en 1928 à propos de Kropotkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">跨文化对话 = Dialogue Transculturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38, pp.359--389</w:t>
+              <w:t xml:space="preserve">Le Monde libertaire. Quinzomadaire de la Fédération anarchiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, hors s'{e}rie n° 44, pp.31--35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“ Deliwen houjue he wenxue fanyi – fanyi yu chongyi de wenben zhijian » [Le Marquis d'Hervey et les traductions littéraires : entre textes traduits et retraduits]</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faguo guoli Dongfang xiandai yuyan xueyuan zaoqi de hanyu jiaoxue yu hanxue yanjiu [Les Débuts de l'enseignement du chinois et de la sinologie à l'Institut national des langues orientales]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
-              </w:r>
-[...593 lines deleted...]
-                <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hànxué yánjiū (Chinese Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17, pp.244--252</w:t>
+              <w:t xml:space="preserve">, 2012, 12, pp.155--189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">Faguo guoli Dongfang xiandai yuyan xueyuan zaoqi de hanyu jiaoxue yu hanxue yanjiu [Les Débuts de l'enseignement du chinois et de la sinologie à l'Institut national des langues orientales]</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jige Xifang chuanjiaoshi yanjiu Zhongguo xiandai wenxue de ziliao [Matériaux sur quelques missionnaires occidentaux ayant étudié la littérature chinoise moderne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hànxué yánjiū (Chinese Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12, pp.155--189</w:t>
+              <w:t xml:space="preserve">, 2012, 12, pp.206--216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de « Lu Xun, “Cris”, traduction, annotation et postface de Sebastian Veg »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.377-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Jin à Château-Thierry : entretien avec Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orients : bulletin de l'Association des anciens élèves et des amis des langues orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.55--61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3813,3441 +3897,3441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Brière, un intellectuel jésuite dans la Shanghai des années 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zhong Muchen, Lyu Xiaoxuan, Wang Yuanbo et Wang Zhenhong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l’autre : en Chine et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Lérot, éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-65, 2025, 978-2-35548-195-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Diffusion de la littérature taïwanaise en France à travers anthologies et collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino; Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.121-144, 2024, 979-10-367-0230-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Angel Pino</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino; Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, You Feng, pp.185-207, 2024, 979-10-367-0230-3</w:t>
+              <w:t xml:space="preserve">, You Feng, pp.11-19, 2024, 979-10-367-0230-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie des œuvres littéraires taïwanaises traduites en français (1962-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino; Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, You Feng, pp.11-19, 2024, 979-10-367-0230-3</w:t>
+              <w:t xml:space="preserve">, You Feng, pp.185-207, 2024, 979-10-367-0230-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études sur la littérature chinoise moderne et son histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You-Feng, pp.9-12, 2024, 979-10-367-0231-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Jin et ses « Suixianglu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prose libre : l'essai moderne en Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Inalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-181, 2023, coll. Asie(s), 978-2858314188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Jin's acceptance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chen Chang, Liu Tianyi, Chen Sihe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Companion to Ba Jin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.25-46, 2023, Chinese Literature Series from a Global Perspective, 9781032546858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003432531-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à « Prose libre : l’essai moderne en Chine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prose libre : l'essai moderne en Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Inalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-12, 2023, coll. Asie(s), 978-2858314188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Traduction et la réception en France de la littérature chinoise du XXe siècle : lignes et tournants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dai Dongmei et Roland Scheiff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours culturels : littérature - traduction - didactique : Actes du colloque international organisé le 29 mai 2021 à l’Université des Langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia, pp.167-190, 2023, 978-2-8061-3212-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03460545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">退热？升温？中国现当代文学在法国：何碧玉、安必诺访谈录</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">季进. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">另一种声音：海外汉学访谈录（增订版）</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fudan daxue chubanshe, pp.289-310, 2022, ‎ 978-7559847652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">巴金在法国的接受</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">陈昶 (Chen Chang), 刘天艺 (Liu Tianyi) et 陈思和 (Chen Sihe). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">全球视野下的巴金 (Routledge Companion to Ba Jin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 上海交通大学出版社 (Shanghai jiaotong daxue chubanshe), pp.28-53, 2019, 978-7-3132-1468-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Translation and Reception of Shen Congwen in France, and Elsewhere in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zhou Gang, Chen Sihe, Zhang Xinying &amp; Jeffrey C. Kinkley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Shen Congwen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.62-68, 2019, 978-0-815-36886-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02396696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Notes et éclaircissements »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Chou et Danielle Chou, traductrices. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d’une terre à soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes Sud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.667-747, 2019, 978-2-330-05595-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Action et les activités de l’Association des Amitiés franco-chinoises dans sa première période d’existence (1952-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Kreissler; Sébastien Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et la République populaire de Chine : contextes et répercussions de la normalisation diplomatique (1949-1972)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.163-200, 2017, 978-2-343-12385-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02397357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">沈从文在法国及欧洲的翻译与接受</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zhou Gang (周刚), Chen Sihe (陈思和), Zhang Xinying ( 张新颖). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">全球视野下的沈从文 (Routledge Companion to Shen Congwen)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 上海交通大学出版社 (Shanghai jiaotong daxue chubanshe), pp.58-66, 2017, 978-7-313-16787-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02397209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Congwen zai Faguo ji Ouzhou de fanyi yu jieshou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zhou Gang; Chen Sihe; Zhang Xinying. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quanqiu shiye xia de Shen Congwen (Routledge Companion to Shen Congwen)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shanghai jiaotong daxue chubanshe, pp.9, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Époque contemporaine (de 1912 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature chinoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les grands articles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille (de Ba Jin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les fiches de lecture d'Universalis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiwan : la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taiwan : géographie, économie, histoire et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les grands articles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Monsterleet, biographe de Ba Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shenwen Li; Nansheng Peng; Frédéric Laugrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres et médiations entre la Chine, l’Occident et les Amériques : missionnaires, chamanes et intermédiaires culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Laval, pp.381-398, 2015, 978-2-7637-1794-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02474015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux notices papier (versions abrégées) : “Ba Jin” et “Wu Kegang” ; et onze notices électroniques (versions longues) : “Ba Jin”, “Bi Xiushao”, “Chen Zhaifu”, “Huang Zunsheng”, “Li Zhuo”, “Ou Shengbai”, “Jacques Reclus”, “ Wei Huilin”, “Wu Kegang”, “Zhang Tong”, “Zhu Xi”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auctores, Varii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Anarchistes : dictionnaire biographique du mouvement libertaire francophone (Le Maitron)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions de l'Atelier, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pa Chin as Translator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Rabut, Peng Hsiao-yen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern China and the West : Translation and Cultural Mediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Brill, pp.78, 2014, East Asian Comparative Literature and Culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chine devant l'Europe et l'Europe devant la Chine en 1859 : une polémique entre le marquis d'Hervey-Saint-Denys et Charles Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Dollé et Geneviève Espagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre France et Allemagne : idées de la Chine au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes, pp.16, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Débuts du chinois à Langues O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dumasy, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et la Chine (1248-2014) : de la méconnaissance à la reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Chaudin, pp.6, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Jin, Leopold Kampf et « Le Grand Soir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature chinoise hors de ses frontières : influences et réceptions croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.23, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chi Li</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiwan : 9. La Littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis (version électronique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopædia Universalis (version électronique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Jin et Berkman : de la traduction à l'écriture palimpseste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature chinoise hors de ses frontières : influences et réceptions croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.25, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Taiwan : 9. La Littérature</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Søeurs Zhu (Chu) : Zhu Tianwen (Chu T'ien-wen) et Zhu Tianxin (Chu T'ien-hsin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis (version électronique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Søeurs Zhu (Chu) : Zhu Tianwen (Chu T'ien-wen) et Zhu Tianxin (Chu T'ien-hsin)</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature chinoise hors de ses frontières : influences et réceptions croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, You Feng, pp.7, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chine (l'Empire du milieu) – Littérature : 6. L'Époque contemporaine (de 1912 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis (version électronique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Yi guo liang zhi » (Un pays, deux systèmes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Zarader. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la réconciliation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, pp.2, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Tianwen : venir du continent, écrire à Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Chen-Andro, Cécile Sakai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaires de l'exil dans les littératures contemporaines de Chine et du Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Picquier, pp.18, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie des travaux en langue française consacrés à la littérature ta\&amp;quot;iwanaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.6, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie des travaux en langue anglaise consacrés à la littérature taïwanaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.42, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanyijia haishi hanxuejia ? Fanyijia jian hanxuejia [Traducteur ou sinologue ? Traducteur et sinologue]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fanyijia de duihua (Translators' Dialogue)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zuojia Chubanshe, pp.4, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception de la littérature taïwanaise en Allemagne, aux États-Unis et en France : un rapide survol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.12, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie des oeuvres littéraires taïwanaises traduites en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.204, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Littérature taïwanaise, dans les rets de l'histoire et de la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.10, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface et notes à Wuhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Survivants [Yusheng]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.13, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception de la littérature taïwanaise en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.28, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Jin traducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rabut, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Belles Infidèles dans l'empire du Milieu : problématiques et pratiques de la traduction dans le monde chinois moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.66, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Diaspora chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Dockès et Jean-Hervé Lorenzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Choc des populations : guerre ou paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, Le Cercle des économistes, pp.9, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7257,352 +7341,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction et la réception en France de la littérature chinoise du XXe siècle : lignes et tournants [Conférence invitée. – Institut franco-chinois, Renmin University of China, Suzhou Campus (Chine)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction et la réception en France de la littérature chinoise du XXe siècle : lignes et tournants [Conférence invitée. – Hangzhou (Chine), Zhejiang University, School of International Studies]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Émission radio] Invités de l'émission “L’économie selon le romancier Yu Hua”, France Culture (série “L’économie selon…”), Radiofrance, émission produite par Tiphaine de Rocquigny et Aliette Hovine, animée par Tiphaine de Rocquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Podcast] La traduction et la réception en France de la littérature chinoise du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la série documentaire « Ba Jin » (巴金) réalisée à l’occasion du cent-vingtième anniversaire de la naissance de l’écrivain, 中央广播电视总台 CCTV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7612,1920 +7696,1920 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo Diefenbach, “Les Anthologies de littérature taïwanaise en langue allemande : un aperçu”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contes &amp;quot;anciens&amp;quot; sur un mode &amp;quot;nouveau&amp;quot; dans la littérature taïwanaise : écriture littéraire et mécanismes de subvention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Chia-Ling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Passi, L’Introduction de la littérature taïwanaise en Italie : défis et possibilités au prisme d’une lecture sociologique de ses traductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung-sheng Yvonne Chang, Le modernisme littéraire dans le Taiwan de l’après-guerre et son héritage contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Federica Passi, L’Introduction de la littérature taïwanaise en Italie : défis et possibilités au prisme d’une lecture sociologique de ses traductions</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luo Shashan, “Mon expérience d’éditrice de littérature taïwanaise”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir la mémoire littéraire à travers l’objectif : la collection documentaire “Ils écrivent dans une île”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Yeh-Lin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Angel Pino</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Der-wei Wang, ”Quand Taiwan rencontre le monde : dix rencontres littéraires”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saisir la mémoire littéraire à travers l’objectif : la collection documentaire “Ils écrivent dans une île”</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je me souviens (我記得), un film documentaire de Lin Chun-ying (林俊頴)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves inachevés (願未央, Unfulfilled Dreams), un film documentaire de Chu T’ien-wen (朱天文)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">David Der-wei Wang, ”Quand Taiwan rencontre le monde : dix rencontres littéraires”</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Li, « Amour et sentiments par temps de confinement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2020, https://aoc.media/auteur/chi-li/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Je me souviens (我記得), un film documentaire de Lin Chun-ying (林俊頴)</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Hua, « Les changements de la Chine tels que je les ai vécus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2019, pp.4-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rêves inachevés (願未央, Unfulfilled Dreams), un film documentaire de Chu T’ien-wen (朱天文)</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Hua, « Les changements de la Chine tels que je les ai vécus » (discours inaugural / Keynote Speech)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Âge des métamorphoses (The Age of Matemorphoses), Le Cercle des économistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chi Li, « Amour et sentiments par temps de confinement »</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zelai, « Obsèques à Micheng »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2020, https://aoc.media/auteur/chi-li/</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De fard et de sang (Anthologie historique de la prose romanesque taïwanaise moderne, vol. III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.287-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Yu Hua, « Les changements de la Chine tels que je les ai vécus »</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Yongping, « Pluie par temps de soleil »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.4-7</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De fard et de sang (Anthologie historique de la prose romanesque taïwanaise moderne, vol. III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.121-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zhu Tianxin, « Dix-neuf jours du nouveau parti »</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Chunming, « La Noyade d’un vieux chat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De fard et de sang (Anthologie historique de la prose romanesque taïwanaise moderne, vol. III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.31-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Dachun, « Félix s’inquiète pour le pays »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Félix s’inquiète pour le pays (Anthologie historique de la prose romanesque taïwanaise moderne, vol. IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.191-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Yu Hua, « Les changements de la Chine tels que je les ai vécus » (discours inaugural / Keynote Speech)</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Tianxin, « Dix-neuf jours du nouveau parti »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...327 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Félix s’inquiète pour le pays (Anthologie historique de la prose romanesque taïwanaise moderne, vol. IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.191-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq poèmes de Ai Qing, traduits du chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ai Weiwei, Fan-Tan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Tianwen, « Splendeur fin de siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Félix s’inquiète pour le pays (Anthologie historique de la prose romanesque taïwanaise moderne, vol. IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.151-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai He, « Une “balance” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Bourg aux papayers (Anthologie historique de la prose romanesque taïwanaise moderne, vol. I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.33-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bai Xianyong, « Mort à Chicago »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cheval à trois jambes (Anthologie historique de la prose romanesque taïwanaise moderne, vol. II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.197-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Haiyin, « La Mèche de la bougie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cheval à trois jambes (Anthologie historique de la prose romanesque taïwanaise moderne, vol. II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.51-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Kui, « Le Livreur de journaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Bourg aux papayers (Anthologie historique de la prose romanesque taïwanaise moderne, vol. I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.55-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Qingwen, « Le Cheval à trois jambes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cheval à trois jambes (Anthologie historique de la prose romanesque taïwanaise moderne, vol. II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.151-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9535,1506 +9619,1506 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïwan [T’ai-wan] – La littérature [En ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinoise (civilisation) – La littérature de la République populaire de Chine [En ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Zunsheng (1894-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Rémusat (1788-1832)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bicentenaire de la Société asiatique, 1822-2022 : raretés de la bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Chavannes (1865-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bicentenaire de la Société asiatique, 1822-2022 : raretés de la bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.59-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908698v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04009270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">巴金小说《家》在法国的艰难接</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China-Europe Civilization Forum (中欧文明论坛), Thematic Forum 2 : Sino-French Literary Dialogue (专题论坛二：中法文学对)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renmin University of China, Suzhou Campus, Oct 2024, Suzhou (RPC), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction et la réception en France de la littérature chinoise du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes conférences du Forum mondial de sinologie (世界汉学讲坛)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 北京语言大学世界汉学中心/北京语言大学外国语学部, Jun 2023, Pékin (Beijing), Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Brière, un intellectuel jésuite dans la Shanghai des années 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shanghai et la France : vie culturelle, production intellectuelle et imaginaire littéraire / 上海与法国：文化生活、知识生产与文学想象</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Studies of Chinese Civilization, Université Fudan 复旦大学, Apr 2022, Shanghai, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03643941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Littérature chinoise”, une revue dans un demi-siècle d’histoire (1951-2000) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence organisée par le Centre d'études et de recherches sur l'Extrême-Orient (CEREO), université Bordeaux-Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Collections of Taiwan Literature in French Translation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature taïwanaise : état des recherches et réception à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études et de recherches sur l'Extrême-Orient (Plurielles, Université Bordeaux Montaigne) et Institut français de recherche sur l'Asie de l'Est (IFRAE / UMR 8043), Sep 2022, Bordeaux et Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03800496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Traduction et la réception en France de la littérature chinoise du XXe siècle : esquisse de périodisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours culturels : littérature, traduction, didactique (Colloque international)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté d’études françaises et francophones de l’Université des Langues étrangères de Beijing (BFSU); Centre de Recherche Wallonie-Bruxelles (WBI), May 2021, Pékin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03241955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marquis d’Hervey-Saint-Denys et son anthologie de l’époque des Tang : genèse et réception de l’œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives dix-neuviémistes : Chine-France et retour 从十九世纪的视野出发:中法之间</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Fudan 复旦大学, Nov 2021, Shanghai, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03438193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Brothers and the Reception of Yu Hua in France » (Keynote Speech)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">East and West : the 3rd International Summit Forum of Writers, Translators and Critics/Editors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Asia-Pacific Translation and Intercultural Studies ; Collaborative Innovation Center for Language Resarch and Service ; Center for Translation Studies ; China Association for Comparative Studies of English and Chinese, Dec 2018, Canton, China. pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02422723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le marquis d’Hervey-Saint-Denys et son anthologie des poésies de l’époque des Tang »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La poésie d’expression chinoise : création, critique, traduction » (Journée d'étude)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études et de recheches sur l'Extrême-Orient (TELEM), Université Bordeaux Montaigne, Nov 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les diplômés des Langues O’ (1876-2018) : évolution et tendances »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Fonction diplomatique et connaissance des langues : le cas des relations franco-chinoises XIXe-XXe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction des Archives du ministère de l’Europe et des Affaires étrangères, Institut natiional des langues et civilisations orientales (INALCO), Nankai University (Chine), Oct 2019, La Courneuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À l’École des langues orientales : la chaire de chinois et son public, XIXe siècle-1945 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Fonction diplomatique et connaissance des langues : le cas des relations franco-chinoises XIXe-XXe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction des Archives du ministère de l’Europe et des Affaires étrangères, Institut natiional des langues et civilisations orientales (INALCO), Nankai University (Chine), Oct 2019, La Courneuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduction et la réception en France de la littérature chinoise du XXe siècle : essai de périodisation historique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Rencontres et interculturalité entre l’Orient et l’Occident »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval (Québec, Canada) et Université Nankai (Chine), Oct 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ba Jin et ses “suixianglu” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le “sanwen” et les différents types de prose non fictionnelle chinois » (Journée d'étude)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études et de recheches sur l'Extrême-Orient (TELEM), Université Bordeaux Montaigne, Nov 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02475459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduction et la réception en France des littératures moderne et contemporaine d’expression chinoise : un survol historique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Traduction et diffusion de la littérature chinoise : entre recherche, vulgarisation et propagande » (Journée d'étude)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études et de recheches sur l'Extrême-Orient (TELEM), Université Bordeaux Montaigne, Oct 2017, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ba Jin : traduction, singerie, détournement et plagiat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Traduction, imitation, création : le cas du chinois et des langues occidentales » (Journée d'étude)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études et de recheches sur l'Extrême-Orient (TELEM), Université Bordeaux Montaigne, Nov 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11044,118 +11128,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">华文文学作品的法文研究总目录 (1900-2013) / 附1900-2013年华文文学作品的法文翻译目录</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11223,51 +11307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7BED5DD"/>
+    <w:nsid w:val="9F6F4B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11454,51 +11538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angel-pino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05142670v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Pino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.you-feng.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04064647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/publication/prose-libre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04232397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature-etrangere/la-ville-introuvable" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02395966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02399285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Berg&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05082941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05242736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04727775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04723182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04629724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04362790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03994924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03740811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03118064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02476959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php?id_product=547&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04609021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04068203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04299986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003432531-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04068178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04772162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Companion-to-Shen-Congwen-1st-Edition/Zhou-Chen-Xinying-C-Kinkley/p/book/9780815368861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature/en-quete-dune-terre-soi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04588048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04536511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04871124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Chia-Ling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561620v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Yeh-Lin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03644086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03666514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02569999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398014v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397687v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04374330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04374252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03908695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03908698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04009270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781600v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04450757v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03861814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398040v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angel-pino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05562900v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Pino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/catalogue/la-ville-introuvable-018387" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05142670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.you-feng.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04064647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/publication/prose-libre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04232397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature-etrangere/la-ville-introuvable" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02395966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02399285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Berg&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05082941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05242736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04727775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04629724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04723182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04362790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03994924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03740811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03118064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02476959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php?id_product=547&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04609021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04068203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04299986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003432531-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04068178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04772162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Companion-to-Shen-Congwen-1st-Edition/Zhou-Chen-Xinying-C-Kinkley/p/book/9780815368861" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature/en-quete-dune-terre-soi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04536511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04588048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04871124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561605v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Chia-Ling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Yeh-Lin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03644086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03666514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02569999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04374330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04374252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04009270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03908695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03908698v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04450757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03861814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>