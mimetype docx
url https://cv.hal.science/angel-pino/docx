--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -830,177 +830,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yu Hua, Mort d’un propriétaire foncier, et autres courts romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, pp.353, 2018, « Lettres chinoises », 978-2-84279-610-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De fard et de sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Librairie You-Feng, pp.459, 2018, « Lettres taïwanaises », 979-10-367-0039-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396229v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02396579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20世纪中国古代文化经典在法国的传播编年</w:t>
               </w:r>
@@ -4387,204 +4387,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à « Prose libre : l’essai moderne en Chine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prose libre : l'essai moderne en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Inalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-12, 2023, coll. Asie(s), 978-2858314188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ba Jin's acceptance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chen Chang, Liu Tianyi, Chen Sihe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Companion to Ba Jin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.25-46, 2023, Chinese Literature Series from a Global Perspective, 9781032546858. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003432531-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003432531-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04299986v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04068178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Traduction et la réception en France de la littérature chinoise du XXe siècle : lignes et tournants</w:t>
               </w:r>
@@ -4723,199 +4723,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Translation and Reception of Shen Congwen in France, and Elsewhere in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zhou Gang, Chen Sihe, Zhang Xinying &amp; Jeffrey C. Kinkley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Shen Congwen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.62-68, 2019, 978-0-815-36886-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02396696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">巴金在法国的接受</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">陈昶 (Chen Chang), 刘天艺 (Liu Tianyi) et 陈思和 (Chen Sihe). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">全球视野下的巴金 (Routledge Companion to Ba Jin)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 上海交通大学出版社 (Shanghai jiaotong daxue chubanshe), pp.28-53, 2019, 978-7-3132-1468-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474822v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-02396696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Notes et éclaircissements »</w:t>
               </w:r>
@@ -6702,50 +6702,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Réception de la littérature taïwanaise en Allemagne, aux États-Unis et en France : un rapide survol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, You Feng, pp.12, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fanyijia haishi hanxuejia ? Fanyijia jian hanxuejia [Traducteur ou sinologue ? Traducteur et sinologue]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6754,444 +6827,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fanyijia de duihua (Translators' Dialogue)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zuojia Chubanshe, pp.4, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Réception de la littérature taïwanaise en Allemagne, aux États-Unis et en France : un rapide survol</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie des oeuvres littéraires taïwanaises traduites en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, You Feng, pp.12, 2011</w:t>
+              <w:t xml:space="preserve">, You Feng, pp.204, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Angel Pino</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature taïwanaise, dans les rets de l'histoire et de la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, You Feng, pp.204, 2011</w:t>
+              <w:t xml:space="preserve">, You Feng, pp.10, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La Littérature taïwanaise, dans les rets de l'histoire et de la politique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réception de la littérature taïwanaise en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pino et Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature taïwanaise : état des recherches et réception à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, You Feng, pp.10, 2011</w:t>
+              <w:t xml:space="preserve">, You Feng, pp.28, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface et notes à Wuhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Survivants [Yusheng]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.13, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633491v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02633495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Jin traducteur</w:t>
               </w:r>
@@ -11307,51 +11307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F6F4B83"/>
+    <w:nsid w:val="615BFF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11538,51 +11538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angel-pino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05562900v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Pino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/catalogue/la-ville-introuvable-018387" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05142670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.you-feng.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04064647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/publication/prose-libre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04232397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature-etrangere/la-ville-introuvable" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02395966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02399285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Berg&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05082941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05242736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04727775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04629724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04723182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04362790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03994924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03740811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03118064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02476959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php?id_product=547&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04609021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04068203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04299986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003432531-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04068178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04772162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Companion-to-Shen-Congwen-1st-Edition/Zhou-Chen-Xinying-C-Kinkley/p/book/9780815368861" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature/en-quete-dune-terre-soi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04536511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04588048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04871124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561605v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Chia-Ling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Yeh-Lin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03644086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03666514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02569999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04374330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04374252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04009270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03908695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03908698v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04450757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03861814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angel-pino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05562900v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Pino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/catalogue/la-ville-introuvable-018387" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05142670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.you-feng.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04064647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/publication/prose-libre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04232397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature-etrangere/la-ville-introuvable" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02395966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02399285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Berg&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05082941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05242736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04727775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04629724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04723182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04362790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03994924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03740811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03118064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02396073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02476959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php?id_product=547&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04609021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04068203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04068178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04299986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003432531-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04772162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Companion-to-Shen-Congwen-1st-Edition/Zhou-Chen-Xinying-C-Kinkley/p/book/9780815368861" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature/en-quete-dune-terre-soi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04536511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04588048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04871124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561605v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Chia-Ling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Yeh-Lin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04561610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03644086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03666514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02569999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02398014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02397687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04374330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04374252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04009270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03908695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03908698v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04781600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04450757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03861814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02474149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>