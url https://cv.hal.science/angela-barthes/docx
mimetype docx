--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -406,4727 +406,4727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partenariats et hybridation curriculaire de l'éducation au développement durable dans la métropole de Turin (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale, Revue de recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (76), pp.87-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.076.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode pour évaluer les curricula d’éducation au changement climatique dans une visée transformative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mencacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/148mw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les objectifs de développement durable : un renouveau des cultures et pratiques de l'enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards Franco-Brésiliens sur l'éducation au politique Cas des curricula possibles en agroécologie entre sciences, pratiques et politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Cristina Fernandes Basconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Elizabeth Lengthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gilberto De Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale, Revue de recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives pour une éducation au temps probable de l'Anthropocène : pour l'émergence d'une didactique de la durabilité comme nouvel outil de socialisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexification de la tâche enseignante et postures. Cas de l’éducation au changement climatique au primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue de Recherche en Didactique des Sciences et de la Technologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexification de la tâche enseignante et postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Chatelain-Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, RDST, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des valeurs et dispositions des acteurs impliqués dans un projet mobilisant l’approche One Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 26 (2), pp.86-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ta.026.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel enseignement de l’agroécologie face aux urgences climatiques dans les formations agronomiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.79-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroecology and the multi-referentiality of the curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Cristina Fernandes Basconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Elizabeth Lengthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campo-Território</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (54), pp.175-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/RCT195473255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalisation de l’enseignement supérieur par les objectifs de développement durable : pluriculturalisme, diversité, interculturalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, p.28-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au développement durable : entre internationalisation et effets locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Revue Internation de l'éducation de Sèvres, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11o90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les comparaisons franco-italiennes quant à la généralisation de l'Éducation au Développement Durable ? Contextualisation et territorialisation des établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279718v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Une méthode pour évaluer les curricula d’éducation au changement climatique dans une visée transformative</w:t>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.341-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes et Jean-Marc Lange, « L’éducation au développement durable : entre internationalisation et effets locaux. Introduction », Revue internationale d’éducation de Sèvres, 95 | 2024, 51-59.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux politiques de l’internationalisation des curricula de l’enseignement supérieur. Regards croisés autour du programme Erasmus + pour les réserves de biosphères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aderghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle évaluation pour les « éducations à » ? Cadres, enjeux, pistes et limites, Travail et apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leterme</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Mencacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducations environnementales et disciplines : la complexification des taches enseignantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets rouges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au temps de l’anthropocène : permanences, ruptures et spécificités des recherches face aux crises écologiques et climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des éducations environnementales au prisme des finalités sociales égalitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.147-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.7726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’apporte le terrain du géographe aux sciences de l’éducation et de la formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématisation critique des questions environnementales et de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melki Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Quelles pédagogies critiques pour penser l’Anthropocène ?, 70 (2), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.070.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux des éducations environnementales et de développement durable entre transition écologique, urgence climatique et Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éducation au politique pour les questions environnementales et de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 76, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/148mw⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.18788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">José Gilberto De Souza</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels curricula d’éducation au politique dans les questions environnementales et de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ÉDUCATION À » ET « QUESTIONS SOCIALEMENT VIVES » : ÉDUQUER EN CONTEXTE D'ANTHROPOCÈNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...300 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle intégration du patrimoine local dans l'éducation en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge Use in Education for Environmental Citizenship—Results of Four Case Studies in Europe (France, Hungary, Serbia, Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Kovách</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boldizsár Gergely Megyesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Volkan Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smederevac-Lalic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campo-Território</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/RCT195473255⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su131911118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux socio-cognitifs de l’engagement : la durabilité en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...597 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aderghal</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.D</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner l'éducation au patrimoine : quelle éthique, quelle épistémologie, pour quelle problématisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1117⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2021.0660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions environnementales au miroir de l'évènement Anthropocène : tendance politique et hétérotopie éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melki Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions environnementales au miroir de l’évènement Anthropocène : tendance politique et hétérotopie éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melki Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’éducation politique en Anthropocène, 58, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.058.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension internationale de la recherche en sciences de l'éducation et de la formation : rapport aux normes académiques et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Albero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Juin (56), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.11782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour les antivaleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pensereduc.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et conflits de savoirs en éducation à l'environnement et au développement durable : le cas des dispositifs éco-orientés UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles balises curriculaires en éducation à la prospective territoriale durable ? Valeurs d’émancipation et finalités d’implications politiques des jeunes dans les études de cas en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.18788⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.5755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles adaptations des enseignant·e·s français·e·s des écoles primaires face aux « éducations à » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.163-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1064610ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance du référent dans une démarche d’analyse curriculaire : L’exemple de l’éducation à l’énergie et à la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Abdul Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éducations à : une remise en cause de la forme scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement durable, postures et responsabilité sociale des chercheurs en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.92-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hidden curriculum of sustainable development: the case of curriculum analysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sustainability Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils curriculaires pour des « éducations à » vers une citoyenneté politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17-1 (1), pp.25-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researchers' positions and construction of curricula of education for sustainable development in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.96 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220272.2017.1347716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art contemporain dans un territoire rural : quelle contribution à l’éducation relative à l’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2017, 14-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roth</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution démographique et rapport au travail des enseignant.e.s-chercheur.e.s en sciences de l’éducation : des logiques sexuées à l’œuvre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Hedjerassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.153-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art contemporain dans un territoire rural : quelle contribution à l'éducation relative à l'environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Pierre Champollion</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions de l’école française face à l’éducation au patrimoine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.85-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation au patrimoine, un outil pour un développement local durable, ou une instrumentalisation de l'éducation au service de la labellisation des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures épistémologiques et cadres théoriques des principaux courants de l’éducation aux territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, p. 1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ere.755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Marija Smederevac-Lalic</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves ruraux face à la stigmatisation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Joanna Cohen</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous la bannière développement durable, quels rapports aux savoirs scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Zwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ere.815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions and positions on education for sustainable development at university in France: example of short professional cycles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.269-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le curriculum caché du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47, pp.95-114. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, hors série, pp.101-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...1737 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963810v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What kind of critical university education for sustainable development? A comparative study of European students and social representations, in the epistemological and didactical challenges involved in teaching socially acute questions</w:t>
               </w:r>
@@ -5459,51 +5459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les périmètres curriculaires, un impensé des disciplines scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5541,51 +5541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension internationale de la recherche en Sciences de l'éducation et de la formation : rapport aux normes académiques et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5623,90 +5623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions épistémologiques et pratiques autour de l'évaluation de l'éducation au territoire et durabilité. Cas de la prospective géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Quel(s) curriculum(a) pour les Objectifs du Développement Durable ? Dialogues Nord/Sud pour penser l'éducation à l'anthropocène », lab/ LIRDEF, Université Paul-Valéry, Montpellier, 4-6 avril 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5725,325 +5725,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mises en spectacle et la marchandisation des patrimoines ruraux. Entre déconstruction et appropriation des savoirs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Kamil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « savoirs locaux » vingt ans après Rio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importance et problématiques de la dimension éducative patrimoniale dans les stratégies de labellisation des aires protégées : l'exemple des « Géoparcs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone international cultures, territoires et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal, Apr 2014, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éducation au patrimoine: pourvoyeuse de savoirs et/ou au service des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Floro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les "Educations à.…", levier(s) de transformation du système éducatif ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CIVIIC, en lien avec le GRHIS et l’ESPE de l’Académie de Rouen, et en partenariat avec le RéUniFEDD Nov 2014, Rouen Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441066v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-02743829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on appréhender la transmission des savoirs en situation d'apprentissage ? Exemple de l'enseignement de la géographie rurale à l'université</w:t>
               </w:r>
@@ -6161,398 +6161,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territories and education for sustainable development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Theoretical reflections about education for sustainable development concept: cultural and territorial dimensions as social innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Legardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI, Strasbourg 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis, education to sustainable development and eco-citizenship behaviours : example of ecological mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI. 17-19 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territories and education for sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI. 17-19 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...168 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Legardez</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">halshs-00770825v1</w:t>
+                <w:t xml:space="preserve">halshs-00801976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects des paysages ruraux kosovars d'après guerre</w:t>
               </w:r>
@@ -6740,51 +6740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan. collection crises et anthropologie de la relation, 2025, 978-2-336-52626-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6815,51 +6815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire critique. Des enjeux et concepts des « éducations à »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6903,51 +6903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « éducations à » dictionnaire critique des enjeux et concepts, Édition revue et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6972,57 +6972,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cibien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions Ltd, 2, 2023, Série Développement des territoires, Angela Barthes, 978-1-78405-909-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cibien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7030,734 +7118,646 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions Ltd, 3, 2023, Série développement des territoires, Angela Barthes, 978-1-78405-910-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réserves de biosphère méditerranéennes : à l'interface entre gestion, éducation et recherches environnementales. L’eBook du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cibien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE Editions Ltd, 2, 2023, Série Développement des territoires, Angela Barthes, 978-1-78405-909-5</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions of the Complex Relationship Between Education and Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isle-Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 348 p., 2018, 9781786302304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire critique des enjeux et des concepts des éducations à...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tutiaux Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'harmattan, 2017, 978-2-343-12678-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanences et évolutions des relations complexes entre éducations et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 1, 348 p., 2018, 9781786302304</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 349 p., 2017, Innovation en sciences de l'éducation, 978-1-78405-314-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre élève en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canopé, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser les représentations sociales en éducation : exemple de l'éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">l'harmattan, 2017, 978-2-343-12678-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, 235 p., 2016, (Logiques sociales), 978-2-343-08592-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...86 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école rurale et montagnarde en contexte nord méditerranéen. Approches socio-spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Franc-Comtoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
@@ -8183,597 +8183,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice 49. Territoires, acteurs, sociétés apprenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mots clés des curricula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53480/curricula.3cf5b5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mencacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.481-489, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Education informelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les « éducations à » dictionnaire critique des enjeux et concepts, Édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-43959-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biosphere reserves and the transfer of political skills in university curricula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melki Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biosphere Reserves and Sustainable Development Goals: Scientific Challenges and Educational Practices in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2024, 9781786307804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, L'harmatthan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...275 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social representations, collective organization and Mediterranean biosphere reserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8841,77 +8841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves de biosphère et transferts de compétences politiques dans les curricula universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melki Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angela Barthes; Catherine Cibien; Bruno Romagny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions Ltd, 2023, 978-1-78405-909-5</w:t>
@@ -8934,678 +8934,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodologies d’analyse des systèmes curriculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des modèles en éducation aux analyses multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Larini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cartes pour étudier les influences des contextes sociaux-environnementaux : sensibilisation et principes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentations et cohérences curriculaires en contextes : le cas des programmes Erasmus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentations et cohérences curriculaires en contextes : le cas des programmes Erasmus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, raison et passion, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de l’intégration de données géographiques à la formulation d’hypothèses en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se situer en sciences de l’éducation et de la formation : thèmes de recherche et établissements d’exercice : entre cultures disciplinaires d’établissement, cultures d’activité et singularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Albero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sciences de la durabilité et éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition IRD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la Durabilité "Comprendre, Co-construire, Transformer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2022, EAN13 : 9782709930406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...533 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences de l’éducation et enjeux majeurs de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESF Sciences Humaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quoi servent les sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-2-7101-3735-1</w:t>
@@ -9792,363 +9792,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education au patrimoine</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction - Permanences et évolutions des relations complexes entre éducations et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanences et évolutions des relations complexes entre éducations et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 346 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">curriculum caché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concept des éducations à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOCAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 978-2-343-12678-4</w:t>
+              <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...184 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01666710v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10180,234 +10176,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ÉDUCATION AU DÉVELOPPEMENT DURABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LES UNIVERSITÉS : DES RELAIS DES INSTANCES INTERNATIONALES DANS LES ÉDUCATIONS À...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dictionnaire critique des enjeux et concepts des éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'harmatthan, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCAL</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Education au patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
+              <w:t xml:space="preserve">, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631416v1</w:t>
+                <w:t xml:space="preserve">hal-01635228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'innovations des arrière-pays arides marocains : le cas du figuier de Barbarie, une ressource territoriale en émergence ?</w:t>
               </w:r>
@@ -10531,51 +10531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des arrière-pays d'une rive à l'autre de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10734,51 +10734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Diemer et C. Marquat (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation au développement durable : Enjeux et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2014</w:t>
@@ -11107,90 +11107,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de fin de projet : EIEDD (Education Interculturelle à l’Environnement et au Développement durable)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11426,51 +11426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1F14926"/>
+    <w:nsid w:val="A21D2FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11657,51 +11657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-barthes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7035-0909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098141392" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Cristina Fernandes Basconi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elizabeth Lengthorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gilberto De Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Chatelain-Gibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT195473255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04902441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o90" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7726" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melki Slimani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.18788" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2021.0660" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0125" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Kov&#225;ch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldizs&#225;r Gergely Megyesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Volkan Oral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smederevac-Lalic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131911118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.323" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11782" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0075" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Abdul Aziz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0535" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064610ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alpe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2017.1347716" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.755" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bader" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139391v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743829v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kamil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champollion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480667v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1316" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666502v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tutiaux Guillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/permanences-et-evolutions-des-relations-complexes-entre-educations-et-territoires" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928473v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc/notre-catalogue/l-enseignement-scolaire-en-milieu-rural-et-montagnard-tome-6.html?___store=default" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoz Alain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Durbiano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983867v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983868v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.3cf5b5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703393v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amzil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maneja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394275793.ch3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04082524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679679v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635228v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641021v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700446v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635225v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.25859" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799612v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermilio Navarro Garza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315976v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebloa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825547v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-barthes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7035-0909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098141392" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Cristina Fernandes Basconi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elizabeth Lengthorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gilberto De Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Chatelain-Gibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04902441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT195473255" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o90" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7726" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melki Slimani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.18788" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0125" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Kov&#225;ch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldizs&#225;r Gergely Megyesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Volkan Oral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smederevac-Lalic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131911118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2021.0660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11782" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.323" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064610ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Abdul Aziz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0535" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alpe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2017.1347716" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471983v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.755" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kamil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139391v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champollion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480726v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1316" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666502v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tutiaux Guillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/permanences-et-evolutions-des-relations-complexes-entre-educations-et-territoires" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928473v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc/notre-catalogue/l-enseignement-scolaire-en-milieu-rural-et-montagnard-tome-6.html?___store=default" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoz Alain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Durbiano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983868v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.3cf5b5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983867v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703393v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amzil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maneja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394275793.ch3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04082524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679679v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679680v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641021v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700446v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635234v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.25859" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799612v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermilio Navarro Garza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315976v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebloa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825547v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>