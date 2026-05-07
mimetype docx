--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -208,5221 +208,5325 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éducation aux droits de l’Homme pour la culture de paix : le cas des apprentissages des élèves au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ourmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Ferram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2026.1457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contours du « retour » du politique en éducation et paradoxes de la dépolitisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux et la prévention des radicalisations en milieu scolaire : Analyse des représentations des enseignants face à la citoyenneté numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ourmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atae Journal For Studies And Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariats et hybridation curriculaire de l'éducation au développement durable dans la métropole de Turin (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale, Revue de recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (76), pp.87-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.076.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode pour évaluer les curricula d’éducation au changement climatique dans une visée transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mencacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/148mw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/148mw⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05163310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objectifs de développement durable : un renouveau des cultures et pratiques de l'enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards Franco-Brésiliens sur l'éducation au politique Cas des curricula possibles en agroécologie entre sciences, pratiques et politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chalando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane Cristina Fernandes Basconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Elizabeth Lengthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gilberto De Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les comparaisons franco-italiennes quant à la généralisation de l'Éducation au Développement Durable ? Contextualisation et territorialisation des établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.341-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes et Jean-Marc Lange, « L’éducation au développement durable : entre internationalisation et effets locaux. Introduction », Revue internationale d’éducation de Sèvres, 95 | 2024, 51-59.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexification de la tâche enseignante et postures. Cas de l’éducation au changement climatique au primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue de Recherche en Didactique des Sciences et de la Technologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives pour une éducation au temps probable de l'Anthropocène : pour l'émergence d'une didactique de la durabilité comme nouvel outil de socialisation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexification de la tâche enseignante et postures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Chatelain-Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, RDST, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des valeurs et dispositions des acteurs impliqués dans un projet mobilisant l’approche One Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 26 (2), pp.86-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ta.026.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroecology and the multi-referentiality of the curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Cristina Fernandes Basconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Elizabeth Lengthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campo-Território</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (54), pp.175-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/RCT195473255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel enseignement de l’agroécologie face aux urgences climatiques dans les formations agronomiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chalando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.79-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au développement durable : entre internationalisation et effets locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campo-Território</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/RCT195473255⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Revue Internation de l'éducation de Sèvres, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11o90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation de l’enseignement supérieur par les objectifs de développement durable : pluriculturalisme, diversité, interculturalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58, p.28-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des éducations environnementales au prisme des finalités sociales égalitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11o90⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.147-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.7726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux politiques de l’internationalisation des curricula de l’enseignement supérieur. Regards croisés autour du programme Erasmus + pour les réserves de biosphères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aderghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle évaluation pour les « éducations à » ? Cadres, enjeux, pistes et limites, Travail et apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mencacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducations environnementales et disciplines : la complexification des taches enseignantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets rouges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation au temps de l’anthropocène : permanences, ruptures et spécificités des recherches face aux crises écologiques et climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels curricula d’éducation au politique dans les questions environnementales et de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’apporte le terrain du géographe aux sciences de l’éducation et de la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématisation critique des questions environnementales et de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melki Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Quelles pédagogies critiques pour penser l’Anthropocène ?, 70 (2), pp.53-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.070.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éducation au politique pour les questions environnementales et de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.18788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux des éducations environnementales et de développement durable entre transition écologique, urgence climatique et Anthropocène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions environnementales au miroir de l'évènement Anthropocène : tendance politique et hétérotopie éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sauvé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+                <w:t xml:space="preserve">Melki Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner l'éducation au patrimoine : quelle éthique, quelle épistémologie, pour quelle problématisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2021.0660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ÉDUCATION À » ET « QUESTIONS SOCIALEMENT VIVES » : ÉDUQUER EN CONTEXTE D'ANTHROPOCÈNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle intégration du patrimoine local dans l'éducation en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux socio-cognitifs de l’engagement : la durabilité en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.D</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge Use in Education for Environmental Citizenship—Results of Four Case Studies in Europe (France, Hungary, Serbia, Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Kovách</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boldizsár Gergely Megyesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Volkan Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smederevac-Lalic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su131911118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour les antivaleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pensereduc.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions environnementales au miroir de l’évènement Anthropocène : tendance politique et hétérotopie éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melki Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’éducation politique en Anthropocène, 58, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.058.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension internationale de la recherche en sciences de l'éducation et de la formation : rapport aux normes académiques et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Albero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.18788⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Juin (56), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.11782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance du référent dans une démarche d’analyse curriculaire : L’exemple de l’éducation à l’énergie et à la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Abdul Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et conflits de savoirs en éducation à l'environnement et au développement durable : le cas des dispositifs éco-orientés UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Tebbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles balises curriculaires en éducation à la prospective territoriale durable ? Valeurs d’émancipation et finalités d’implications politiques des jeunes dans les études de cas en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.5755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles adaptations des enseignant·e·s français·e·s des écoles primaires face aux « éducations à » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.163-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1064610ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éducations à : une remise en cause de la forme scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Pierre Champollion</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement durable, postures et responsabilité sociale des chercheurs en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.92-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hidden curriculum of sustainable development: the case of curriculum analysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sustainability Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions de l’école française face à l’éducation au patrimoine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.85-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils curriculaires pour des « éducations à » vers une citoyenneté politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2017, 17-1 (1), pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Marija Smederevac-Lalic</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researchers' positions and construction of curricula of education for sustainable development in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su131911118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.96 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220272.2017.1347716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art contemporain dans un territoire rural : quelle contribution à l’éducation relative à l’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.D</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roth</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution démographique et rapport au travail des enseignant.e.s-chercheur.e.s en sciences de l’éducation : des logiques sexuées à l’œuvre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Hedjerassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.153-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art contemporain dans un territoire rural : quelle contribution à l'éducation relative à l'environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation au patrimoine, un outil pour un développement local durable, ou une instrumentalisation de l'éducation au service de la labellisation des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures épistémologiques et cadres théoriques des principaux courants de l’éducation aux territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.11782⟩</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, p. 1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ere.755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Joanna Cohen</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves ruraux face à la stigmatisation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous la bannière développement durable, quels rapports aux savoirs scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Zwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ere.815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le curriculum caché du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47, pp.95-114. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, hors série, pp.101-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...416 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions and positions on education for sustainable development at university in France: example of short professional cycles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1096 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (3), pp.269-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What kind of critical university education for sustainable development? A comparative study of European students and social representations, in the epistemological and didactical challenges involved in teaching socially acute questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (4), pp.405-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; éducations à &amp;quot;, un changement de logique éducative ? L'exemple de l'éducation au développement durable à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agritourisme dans les Alpes slovènes depuis 1991, choix ou contrainte pour les ménages agricoles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n°46, p143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00388546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise et réorganisation des Alpes Slovènes depuis l'indépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n° 3-4, pp 31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5432,2667 +5536,2785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les périmètres curriculaires, un impensé des disciplines scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les didactiques face à l’évolution des curriculums, savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension internationale de la recherche en Sciences de l'éducation et de la formation : rapport aux normes académiques et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de l'éducation et l'université : enjeux politiques et épistémologiques autour de l'internationalisation et de la démocratisation des formations universitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau francophone d'éducation et de formation (REF), Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions épistémologiques et pratiques autour de l'évaluation de l'éducation au territoire et durabilité. Cas de la prospective géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Quel(s) curriculum(a) pour les Objectifs du Développement Durable ? Dialogues Nord/Sud pour penser l'éducation à l'anthropocène », lab/ LIRDEF, Université Paul-Valéry, Montpellier, 4-6 avril 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation au patrimoine: pourvoyeuse de savoirs et/ou au service des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Floro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les "Educations à.…", levier(s) de transformation du système éducatif ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIVIIC, en lien avec le GRHIS et l’ESPE de l’Académie de Rouen, et en partenariat avec le RéUniFEDD Nov 2014, Rouen Mont Saint Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mises en spectacle et la marchandisation des patrimoines ruraux. Entre déconstruction et appropriation des savoirs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Kamil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les « savoirs locaux » vingt ans après Rio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance et problématiques de la dimension éducative patrimoniale dans les stratégies de labellisation des aires protégées : l'exemple des « Géoparcs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone international cultures, territoires et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Blaise Pascal, Apr 2014, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on appréhender la transmission des savoirs en situation d'apprentissage ? Exemple de l'enseignement de la géographie rurale à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00865661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réintroduire les savoirs face à l'éducation au développement durable ? Exemple des filières professionnelles d'aménagement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques", Digne les Bains, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Digne Les Bains, France. pp.206-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territories and education for sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI. 17-19 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical reflections about education for sustainable development concept: cultural and territorial dimensions as social innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI, Strasbourg 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00770825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis, education to sustainable development and eco-citizenship behaviours : example of ecological mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00781708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI. 17-19 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects des paysages ruraux kosovars d'après guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue nationale annuelle de la recherche universitaire dans les IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp 123-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de médiation et diagnostic territorial : quelles représentations pour les acteurs du développement durable local en moyenne montagne (le cas du Pays Dignois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00000993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (16)</w:t>
+        <w:t xml:space="preserve">Ouvrages (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire de l'héritage des Lumières ? (Revue Lumi N°6), https://lumi.univ-corse.fr/category/numero7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lilti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Thomas Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couvidat-Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise des savoirs scolaires et réponses aux défis globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan. collection crises et anthropologie de la relation, 2025, 978-2-336-52626-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire critique. Des enjeux et concepts des « éducations à »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions l'Harmattan. Editions l'Harmattan, 2024, 234312678X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « éducations à » dictionnaire critique des enjeux et concepts, Édition revue et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan, 2024, 978-2-336-43959-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cibien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions Ltd, 2, 2023, Série Développement des territoires, Angela Barthes, 978-1-78405-909-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cibien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions Ltd, 3, 2023, Série développement des territoires, Angela Barthes, 978-1-78405-910-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves de biosphère méditerranéennes : à l'interface entre gestion, éducation et recherches environnementales. L’eBook du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cibien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions of the Complex Relationship Between Education and Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isle-Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 348 p., 2018, 9781786302304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01928432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire critique des enjeux et des concepts des éducations à...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Tutiaux Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'harmattan, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanences et évolutions des relations complexes entre éducations et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 349 p., 2017, Innovation en sciences de l'éducation, 978-1-78405-314-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01928332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre élève en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canopé, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01928449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les représentations sociales en éducation : exemple de l'éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan, 235 p., 2016, (Logiques sociales), 978-2-343-08592-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école rurale et montagnarde en contexte nord méditerranéen. Approches socio-spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Franc-Comtoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01928473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie locale, ruralité, tourisme et paysages dans lʼaire méditerranéo-alpine Regards croisés franco-slovène sur la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandoz Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IUT de l'université de Provence. vial, pp.224, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00597029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en haute Provence alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volle Aurélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">vial, pp.224, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00597035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION DE L'AGRICULTURE DANS LE MASSIF DES ALPES DU SUD DE 1979 A 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Durbiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IUT de l'université de Provence. vial, pp.90, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00597034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit manuel simplifié pour comprendre la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publibook université, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8102,2793 +8324,2793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quelles conditions les éducations environnementales peuvent-elles être transformatrices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition de l'ENS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école écologique : s'ajuster ou transformer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice 49. Territoires, acteurs, sociétés apprenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mots clés des curricula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53480/curricula.3cf5b5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mencacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, L'harmattan, pp.481-489, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'harmattan, pp.481-489, 2024</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education informelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les « éducations à » dictionnaire critique des enjeux et concepts, Édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-43959-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosphere reserves and the transfer of political skills in university curricula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melki Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosphere Reserves and Sustainable Development Goals: Scientific Challenges and Educational Practices in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2024, 9781786307804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmatthan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social representations, collective organization and Mediterranean biosphere reserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maneja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barthes, A. (ed.); Cibien, C. (ed.); Romagny, Bruno (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosphere reserves and sustainable development goals 1 : scientific and practical educational issues in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.25-42, 2023, Territory Development Set, 978-1-78630-780-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394275793.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves de biosphère et transferts de compétences politiques dans les curricula universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melki Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angela Barthes; Catherine Cibien; Bruno Romagny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions Ltd, 2023, 978-1-78405-909-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences de la durabilité et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition IRD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science de la Durabilité "Comprendre, Co-construire, Transformer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2022, EAN13 : 9782709930406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies d’analyse des systèmes curriculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles en éducation aux analyses multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Larini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes pour étudier les influences des contextes sociaux-environnementaux : sensibilisation et principes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentations et cohérences curriculaires en contextes : le cas des programmes Erasmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentations et cohérences curriculaires en contextes : le cas des programmes Erasmus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, raison et passion, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l’intégration de données géographiques à la formulation d’hypothèses en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se situer en sciences de l’éducation et de la formation : thèmes de recherche et établissements d’exercice : entre cultures disciplinaires d’établissement, cultures d’activité et singularités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences de l’éducation et enjeux majeurs de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESF Sciences Humaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quoi servent les sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-2-7101-3735-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inadequacy of french rural school public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutions of the Complex Relationship Between Education and Territories, Wiley. Hoboken. New Jersey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rural school in France : Current research contexts and positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutions of the Complex Relationship Between Education and Territories, Wiley. Hoboken. New Jersey.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education au patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-343-12678-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Permanences et évolutions des relations complexes entre éducations et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanences et évolutions des relations complexes entre éducations et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 346 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">curriculum caché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01641021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concept des éducations à </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à » (pp. 551-558). Paris : L’Harmattan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉDUCATION AU DÉVELOPPEMENT DURABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES UNIVERSITÉS : DES RELAIS DES INSTANCES INTERNATIONALES DANS LES ÉDUCATIONS À...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dictionnaire critique des enjeux et concepts des éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'harmatthan, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'innovations des arrière-pays arides marocains : le cas du figuier de Barbarie, une ressource territoriale en émergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève, Berriane Mohamed and Michon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les terroirs au Sud, vers un nouveau modèle ? : une expérience marocaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD ; Faculté des Lettres et des Sciences humaines, pp.145-158, 2016, 978-2-7099-2243-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.25859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des arrière-pays d'une rive à l'autre de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermilio Navarro Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">en cours de définition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation au patrimoine dans les aires territoriales protégées, une dimension de l'éducation au développement durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education au développement durable. Enjeux et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2014, 987-2-8041-8853-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales du développement durable d'étudiants français, allemands et polonais en Master « Études Européennes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Diemer et C. Marquat (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation au développement durable : Enjeux et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution récente commerces ruraux (1980-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre en haute Provence Alpine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de provence, pp.133-142, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00388551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10898,192 +11120,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Éducation au Développement Durable en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lebloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première approche quantitative des processus de covoiturage dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11093,151 +11315,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de fin de projet : EIEDD (Education Interculturelle à l’Environnement et au Développement durable)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier, France; Aix-Marseille Université, France; Université Laval, Québec; Université de Rimouski, Québec. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11247,118 +11469,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educations transversales, « éducations à », questions d’actualité ? Quelles démarches scientifiques en régime de savoirs incertains et controversés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11426,51 +11648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A21D2FD7"/>
+    <w:nsid w:val="936277B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11657,51 +11879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-barthes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7035-0909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098141392" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Cristina Fernandes Basconi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elizabeth Lengthorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gilberto De Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Chatelain-Gibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04902441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT195473255" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o90" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7726" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melki Slimani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.18788" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0125" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Kov&#225;ch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldizs&#225;r Gergely Megyesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Volkan Oral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smederevac-Lalic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131911118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2021.0660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11782" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.323" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064610ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Abdul Aziz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0535" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alpe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2017.1347716" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471983v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.755" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kamil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139391v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champollion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480726v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1316" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666502v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tutiaux Guillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/permanences-et-evolutions-des-relations-complexes-entre-educations-et-territoires" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928473v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc/notre-catalogue/l-enseignement-scolaire-en-milieu-rural-et-montagnard-tome-6.html?___store=default" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoz Alain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Durbiano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983868v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.3cf5b5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983867v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703393v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amzil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maneja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394275793.ch3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04082524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679679v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679680v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641021v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700446v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635234v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.25859" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799612v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermilio Navarro Garza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315976v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebloa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825547v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-barthes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7035-0909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098141392" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ferram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2026.1457" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449327v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Cristina Fernandes Basconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elizabeth Lengthorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gilberto De Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Chatelain-Gibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT195473255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04902441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o90" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melki Slimani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.18788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2021.0660" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0125" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Kov&#225;ch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldizs&#225;r Gergely Megyesi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Volkan Oral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smederevac-Lalic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131911118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0075" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495613v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11782" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Abdul Aziz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0535" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064610ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alpe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2017.1347716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.755" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.815" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bader" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388546v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kamil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champollion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781708v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Talamoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Demichel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Thomas Cesari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvidat-Gherardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928432v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1316" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tutiaux Guillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/permanences-et-evolutions-des-relations-complexes-entre-educations-et-territoires" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc/notre-catalogue/l-enseignement-scolaire-en-milieu-rural-et-montagnard-tome-6.html?___store=default" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoz Alain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597034v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Durbiano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.3cf5b5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983873v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amzil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maneja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394275793.ch3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04082524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679672v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635228v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641021v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631416v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635225v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635234v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.25859" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermilio Navarro Garza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebloa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>