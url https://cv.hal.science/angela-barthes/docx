--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -510,291 +510,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les objectifs de développement durable : un renouveau des cultures et pratiques de l'enseignement supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Partenariats et hybridation curriculaire de l'éducation au développement durable dans la métropole de Turin (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale, Revue de recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (76), pp.87-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.076.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode pour évaluer les curricula d’éducation au changement climatique dans une visée transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mencacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/148mw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163310v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05055356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards Franco-Brésiliens sur l'éducation au politique Cas des curricula possibles en agroécologie entre sciences, pratiques et politique ?</w:t>
               </w:r>
@@ -895,4342 +895,4342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Complexification de la tâche enseignante et postures. Cas de l’éducation au changement climatique au primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue de Recherche en Didactique des Sciences et de la Technologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives pour une éducation au temps probable de l'Anthropocène : pour l'émergence d'une didactique de la durabilité comme nouvel outil de socialisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexification de la tâche enseignante et postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Chatelain-Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, RDST, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des valeurs et dispositions des acteurs impliqués dans un projet mobilisant l’approche One Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 26 (2), pp.86-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ta.026.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroecology and the multi-referentiality of the curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Cristina Fernandes Basconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Elizabeth Lengthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campo-Território</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (54), pp.175-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/RCT195473255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel enseignement de l’agroécologie face aux urgences climatiques dans les formations agronomiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.79-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au développement durable : entre internationalisation et effets locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Revue Internation de l'éducation de Sèvres, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11o90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalisation de l’enseignement supérieur par les objectifs de développement durable : pluriculturalisme, diversité, interculturalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, p.28-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes et Jean-Marc Lange, « L’éducation au développement durable : entre internationalisation et effets locaux. Introduction », Revue internationale d’éducation de Sèvres, 95 | 2024, 51-59.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les comparaisons franco-italiennes quant à la généralisation de l'Éducation au Développement Durable ? Contextualisation et territorialisation des établissements scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28, pp.341-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux politiques de l’internationalisation des curricula de l’enseignement supérieur. Regards croisés autour du programme Erasmus + pour les réserves de biosphères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...160 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aderghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducations environnementales et disciplines : la complexification des taches enseignantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, RDST, 30</w:t>
+              <w:t xml:space="preserve">Carnets rouges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle évaluation pour les « éducations à » ? Cadres, enjeux, pistes et limites, Travail et apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mencacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 26 (2), pp.86-104. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au temps de l’anthropocène : permanences, ruptures et spécificités des recherches face aux crises écologiques et climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campo-Território</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/RCT195473255⟩</w:t>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...276 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des éducations environnementales au prisme des finalités sociales égalitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), pp.147-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.7726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’apporte le terrain du géographe aux sciences de l’éducation et de la formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématisation critique des questions environnementales et de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melki Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aderghal</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Quelles pédagogies critiques pour penser l’Anthropocène ?, 70 (2), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.070.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux des éducations environnementales et de développement durable entre transition écologique, urgence climatique et Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éducation au politique pour les questions environnementales et de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.18788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels curricula d’éducation au politique dans les questions environnementales et de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ÉDUCATION À » ET « QUESTIONS SOCIALEMENT VIVES » : ÉDUQUER EN CONTEXTE D'ANTHROPOCÈNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle intégration du patrimoine local dans l'éducation en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...212 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux socio-cognitifs de l’engagement : la durabilité en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.D</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge Use in Education for Environmental Citizenship—Results of Four Case Studies in Europe (France, Hungary, Serbia, Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Kovách</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boldizsár Gergely Megyesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Volkan Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smederevac-Lalic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su131911118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions environnementales au miroir de l'évènement Anthropocène : tendance politique et hétérotopie éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melki Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner l'éducation au patrimoine : quelle éthique, quelle épistémologie, pour quelle problématisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2021.0660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions environnementales au miroir de l’évènement Anthropocène : tendance politique et hétérotopie éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melki Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’éducation politique en Anthropocène, 58, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.058.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension internationale de la recherche en sciences de l'éducation et de la formation : rapport aux normes académiques et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Albero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Juin (56), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.11782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour les antivaleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pensereduc.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles balises curriculaires en éducation à la prospective territoriale durable ? Valeurs d’émancipation et finalités d’implications politiques des jeunes dans les études de cas en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.18788⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.5755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et conflits de savoirs en éducation à l'environnement et au développement durable : le cas des dispositifs éco-orientés UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019, 15 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles adaptations des enseignant·e·s français·e·s des écoles primaires face aux « éducations à » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.163-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1064610ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roth</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance du référent dans une démarche d’analyse curriculaire : L’exemple de l’éducation à l’énergie et à la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Abdul Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2021.0660⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éducations à : une remise en cause de la forme scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Pierre Champollion</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement durable, postures et responsabilité sociale des chercheurs en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.92-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hidden curriculum of sustainable development: the case of curriculum analysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sustainability Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils curriculaires pour des « éducations à » vers une citoyenneté politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2017, 17-1 (1), pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researchers' positions and construction of curricula of education for sustainable development in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.96 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220272.2017.1347716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Marija Smederevac-Lalic</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art contemporain dans un territoire rural : quelle contribution à l’éducation relative à l’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Joanna Cohen</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution démographique et rapport au travail des enseignant.e.s-chercheur.e.s en sciences de l’éducation : des logiques sexuées à l’œuvre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Hedjerassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.153-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art contemporain dans un territoire rural : quelle contribution à l'éducation relative à l'environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions de l’école française face à l’éducation au patrimoine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.85-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation au patrimoine, un outil pour un développement local durable, ou une instrumentalisation de l'éducation au service de la labellisation des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures épistémologiques et cadres théoriques des principaux courants de l’éducation aux territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, p. 1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ere.755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves ruraux face à la stigmatisation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous la bannière développement durable, quels rapports aux savoirs scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Zwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ere.815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions and positions on education for sustainable development at university in France: example of short professional cycles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.269-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le curriculum caché du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47, pp.95-114. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, hors série, pp.101-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...1737 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963810v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What kind of critical university education for sustainable development? A comparative study of European students and social representations, in the epistemological and didactical challenges involved in teaching socially acute questions</w:t>
               </w:r>
@@ -5563,51 +5563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les périmètres curriculaires, un impensé des disciplines scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5645,51 +5645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension internationale de la recherche en Sciences de l'éducation et de la formation : rapport aux normes académiques et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5727,90 +5727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions épistémologiques et pratiques autour de l'évaluation de l'éducation au territoire et durabilité. Cas de la prospective géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Quel(s) curriculum(a) pour les Objectifs du Développement Durable ? Dialogues Nord/Sud pour penser l'éducation à l'anthropocène », lab/ LIRDEF, Université Paul-Valéry, Montpellier, 4-6 avril 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5829,325 +5829,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mises en spectacle et la marchandisation des patrimoines ruraux. Entre déconstruction et appropriation des savoirs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Kamil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « savoirs locaux » vingt ans après Rio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importance et problématiques de la dimension éducative patrimoniale dans les stratégies de labellisation des aires protégées : l'exemple des « Géoparcs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone international cultures, territoires et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal, Apr 2014, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éducation au patrimoine: pourvoyeuse de savoirs et/ou au service des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Floro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les "Educations à.…", levier(s) de transformation du système éducatif ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CIVIIC, en lien avec le GRHIS et l’ESPE de l’Académie de Rouen, et en partenariat avec le RéUniFEDD Nov 2014, Rouen Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441066v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-01139391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on appréhender la transmission des savoirs en situation d'apprentissage ? Exemple de l'enseignement de la géographie rurale à l'université</w:t>
               </w:r>
@@ -6265,398 +6265,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territories and education for sustainable development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Theoretical reflections about education for sustainable development concept: cultural and territorial dimensions as social innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Legardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI, Strasbourg 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis, education to sustainable development and eco-citizenship behaviours : example of ecological mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI. 17-19 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...145 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">halshs-00781708v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et éducation au développement durable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Territories and education for sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI. 17-19 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00801991v1</w:t>
+                <w:t xml:space="preserve">halshs-00801976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects des paysages ruraux kosovars d'après guerre</w:t>
               </w:r>
@@ -6962,51 +6962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan. collection crises et anthropologie de la relation, 2025, 978-2-336-52626-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7037,51 +7037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire critique. Des enjeux et concepts des « éducations à »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7125,51 +7125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « éducations à » dictionnaire critique des enjeux et concepts, Édition revue et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7194,792 +7194,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cibien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions Ltd, 3, 2023, Série développement des territoires, Angela Barthes, 978-1-78405-910-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cibien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions Ltd, 2, 2023, Série Développement des territoires, Angela Barthes, 978-1-78405-909-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réserves de biosphère méditerranéennes : à l'interface entre gestion, éducation et recherches environnementales. L’eBook du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cibien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions Ltd, 3, 2023, Série développement des territoires, Angela Barthes, 978-1-78405-910-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions of the Complex Relationship Between Education and Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isle-Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 348 p., 2018, 9781786302304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire critique des enjeux et des concepts des éducations à...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tutiaux Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'harmattan, 2017, 978-2-343-12678-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanences et évolutions des relations complexes entre éducations et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 1, 348 p., 2018, 9781786302304</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 349 p., 2017, Innovation en sciences de l'éducation, 978-1-78405-314-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser les représentations sociales en éducation : exemple de l'éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">l'harmattan, 2017, 978-2-343-12678-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, 235 p., 2016, (Logiques sociales), 978-2-343-08592-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre élève en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Alpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 349 p., 2017, Innovation en sciences de l'éducation, 978-1-78405-314-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canopé, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01928449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...86 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école rurale et montagnarde en contexte nord méditerranéen. Approches socio-spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Franc-Comtoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
@@ -8483,342 +8483,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Education informelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « éducations à » dictionnaire critique des enjeux et concepts, Édition revue et augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-43959-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mencacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.481-489, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosphere reserves and the transfer of political skills in university curricula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melki Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosphere Reserves and Sustainable Development Goals: Scientific Challenges and Educational Practices in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2024, 9781786307804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8856,51 +8856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmatthan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8938,64 +8938,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social representations, collective organization and Mediterranean biosphere reserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,77 +9063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves de biosphère et transferts de compétences politiques dans les curricula universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melki Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angela Barthes; Catherine Cibien; Bruno Romagny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions Ltd, 2023, 978-1-78405-909-5</w:t>
@@ -9156,678 +9156,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodologies d’analyse des systèmes curriculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des modèles en éducation aux analyses multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Larini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de l’intégration de données géographiques à la formulation d’hypothèses en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentations et cohérences curriculaires en contextes : le cas des programmes Erasmus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, raison et passion, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cartes pour étudier les influences des contextes sociaux-environnementaux : sensibilisation et principes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentations et cohérences curriculaires en contextes : le cas des programmes Erasmus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se situer en sciences de l’éducation et de la formation : thèmes de recherche et établissements d’exercice : entre cultures disciplinaires d’établissement, cultures d’activité et singularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Albero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sciences de la durabilité et éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition IRD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la Durabilité "Comprendre, Co-construire, Transformer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2022, EAN13 : 9782709930406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...533 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences de l’éducation et enjeux majeurs de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESF Sciences Humaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quoi servent les sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-2-7101-3735-1</w:t>
@@ -10014,855 +10014,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education au patrimoine</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction - Permanences et évolutions des relations complexes entre éducations et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanences et évolutions des relations complexes entre éducations et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 346 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">curriculum caché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concept des éducations à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOCAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 978-2-343-12678-4</w:t>
+              <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yves Alpe</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permanences et évolutions des relations complexes entre éducations et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, 346 p., 2017</w:t>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à » (pp. 551-558). Paris : L’Harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">curriculum caché</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉDUCATION AU DÉVELOPPEMENT DURABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à</w:t>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Représentations sociales</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES UNIVERSITÉS : DES RELAIS DES INSTANCES INTERNATIONALES DANS LES ÉDUCATIONS À...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concept des éducations à </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">dictionnaire critique des enjeux et concepts des éducations à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'harmatthan, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education au patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, l'harmattan, 2017, 978-2-343-12678-4</w:t>
+              <w:t xml:space="preserve">, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des arrière-pays d'une rive à l'autre de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermilio Navarro Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à » (pp. 551-558). Paris : L’Harmattan.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">en cours de définition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'innovations des arrière-pays arides marocains : le cas du figuier de Barbarie, une ressource territoriale en émergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève, Berriane Mohamed and Michon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les terroirs au Sud, vers un nouveau modèle ? : une expérience marocaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD ; Faculté des Lettres et des Sciences humaines, pp.145-158, 2016, 978-2-7099-2243-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.25859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845558v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02799612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation au patrimoine dans les aires territoriales protégées, une dimension de l'éducation au développement durable ?</w:t>
               </w:r>
@@ -10956,51 +10956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Diemer et C. Marquat (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation au développement durable : Enjeux et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2014</w:t>
@@ -11329,90 +11329,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de fin de projet : EIEDD (Education Interculturelle à l’Environnement et au Développement durable)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11648,51 +11648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="936277B6"/>
+    <w:nsid w:val="6150A614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11879,51 +11879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-barthes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7035-0909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098141392" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ferram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2026.1457" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449327v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Cristina Fernandes Basconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elizabeth Lengthorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gilberto De Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Chatelain-Gibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT195473255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04902441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o90" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melki Slimani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.18788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2021.0660" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0125" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Kov&#225;ch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldizs&#225;r Gergely Megyesi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Volkan Oral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smederevac-Lalic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131911118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0075" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495613v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11782" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Abdul Aziz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0535" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064610ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alpe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2017.1347716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.755" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.815" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bader" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388546v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kamil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champollion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781708v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Talamoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Demichel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Thomas Cesari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvidat-Gherardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928432v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1316" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tutiaux Guillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/permanences-et-evolutions-des-relations-complexes-entre-educations-et-territoires" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc/notre-catalogue/l-enseignement-scolaire-en-milieu-rural-et-montagnard-tome-6.html?___store=default" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoz Alain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597034v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Durbiano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.3cf5b5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983873v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amzil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maneja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394275793.ch3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04082524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679672v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635228v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641021v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631416v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635225v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635234v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.25859" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermilio Navarro Garza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebloa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-barthes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7035-0909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098141392" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ferram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2026.1457" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449327v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Cristina Fernandes Basconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elizabeth Lengthorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gilberto De Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Chatelain-Gibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04500655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT195473255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04902441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o90" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7726" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melki Slimani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.18788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Kov&#225;ch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldizs&#225;r Gergely Megyesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Volkan Oral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smederevac-Lalic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131911118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2021.0660" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11782" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.323" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064610ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Abdul Aziz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0535" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alpe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2017.1347716" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02471993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.755" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.815" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bader" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388546v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743829v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kamil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441066v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champollion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Talamoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Demichel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Thomas Cesari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvidat-Gherardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928432v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1316" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tutiaux Guillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/permanences-et-evolutions-des-relations-complexes-entre-educations-et-territoires" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc/notre-catalogue/l-enseignement-scolaire-en-milieu-rural-et-montagnard-tome-6.html?___store=default" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoz Alain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597034v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Durbiano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martinez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.3cf5b5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amzil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maneja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394275793.ch3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04082524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679676v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527968v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679672v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03679677v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01666710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631416v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635234v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799612v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermilio Navarro Garza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.25859" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebloa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lange" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>