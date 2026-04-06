--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 8, </w:t>
+              <w:t xml:space="preserve">, 2026, 8, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34745/numerev_2728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1409,247 +1409,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Terre Care Espoir », Atelier Théorique à ciel ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans la trame du vivant summer school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Théories et pratiques du Care; Unité ReSO; Université Paul-Valéry Montpellier, Jul 2023, Royère de Vassivière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire d'éconarration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans la trame du vivant Summer school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Théories et pratiques du Care; Université Paul-Valéry; Unité ReSO, Jul 2023, Royère de Vassivière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Earth Care Hope : Steps to an Ecological Ethic of Care in the Anthropocene Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philosophy department Stony Brook University, Oct 2023, Stony Brook (New York), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466959v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04466977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planting seeds of Hope for the flourishing of the Earth : how to cultivate a Culture of Care in learning communities</w:t>
               </w:r>
@@ -6951,51 +6951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062107v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lucarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Summa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Ben Abdallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balderas-Laignelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829009503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zigaina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erri de Luca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062107v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lucarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Summa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Ben Abdallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balderas-Laignelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829009503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zigaina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erri de Luca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>