--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1793,204 +1793,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un apprentissage transformatif des humanités écologiques à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Tavormina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning Planet Festival, Atelier Environnement et durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Learning Planet Institute, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring Pedagogies of Transition in the light of an Ecological Ethic of Care : a five-branch path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pressing Matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humanities Institute Stony Brook University; Phylosophy departement SBU, Oct 2023, Stony Brook (New York), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466965v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04442495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éconarration comme construction du sens à l’ère de l’incertitude: présentation du dispositif ECONARRATIVE</w:t>
               </w:r>
@@ -2222,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités écologiques pour une éducation transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Éveiller le cœur, cultiver l’esprit : Care, Éducation, Écologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6951,51 +6951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062107v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lucarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Summa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Ben Abdallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balderas-Laignelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829009503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zigaina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erri de Luca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062107v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lucarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Summa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Ben Abdallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balderas-Laignelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829009503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zigaina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erri de Luca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>