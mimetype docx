--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1081,355 +1081,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05471560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atelier de Reliance à la Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SeaMoreBlue: approches écopoétiques et interdisciplinaires des mers et océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Work That Reconnects (workshop)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inclusion • Diversity •Wellbeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble INP; Unite network, Feb 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Care for ourselves, care for the Earth: widening the circles of concern in the Anthropocene era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusion-Diversity-Wellbeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kaleidoscope, Grenoble INP - UGA UNITE, Feb 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-contruire des espaces capacitaires de care en éducation à travers les pédagogies de la transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Planet Festival - Festival de l'apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Learning planet Institute Paris, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466812v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04620867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Terre Care Espoir », Atelier Théorique à ciel ouvert</w:t>
               </w:r>
@@ -1629,368 +1629,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From paralysis to action: sharing experiences with eco-anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecocampus #5 Vers des organisations soutenables au service des territoires en transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble Alpes, Mar 2023, Grenoble (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Planting seeds of Hope for the flourishing of the Earth : how to cultivate a Culture of Care in learning communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Tavormina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Planet festival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Learning Planet Institute, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Cécile Renouard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Pedagogies of Transition in the light of an Ecological Ethic of Care : a five-branch path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecocampus #5 Vers des organisations soutenables au service des territoires en transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble Alpes, Mar 2023, Grenoble (France), France</w:t>
+              <w:t xml:space="preserve">Pressing Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humanities Institute Stony Brook University; Phylosophy departement SBU, Oct 2023, Stony Brook (New York), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un apprentissage transformatif des humanités écologiques à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Tavormina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Planet Festival, Atelier Environnement et durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Learning Planet Institute, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442495v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04466965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éconarration comme construction du sens à l’ère de l’incertitude: présentation du dispositif ECONARRATIVE</w:t>
               </w:r>
@@ -2222,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités écologiques pour une éducation transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Éveiller le cœur, cultiver l’esprit : Care, Éducation, Écologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2354,372 +2354,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La forme de l'eau, la parole qui soigne et transforme. Trois itinéraires poétiques: Chandra Livia Candiani, Mariangela Gualtieri et Comasia Aquaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Internationale d'études "L'eau et ses déclinaisons dans la poésie italienne contemporaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flaviano Pisanelli unité ReSO Université Paul-Valéry Montpellier, Oct 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theory and practice of care in the dialogue between East and West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter School “Emotions and Care”, Università di Verona, Verone, 7-8 février 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La forme de l'eau, la parole qui soigne et transforme. Trois itinéraires poétiques: Chandra Livia Candiani, Mariangela Gualtieri et Comasia Aquaro</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En dialogue avec le non humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Internationale d'études "L'eau et ses déclinaisons dans la poésie italienne contemporaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Flaviano Pisanelli unité ReSO Université Paul-Valéry Montpellier, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecole doctorale d'été "EthicHum Penser l'éthique avec les humanités", Université Paul Valéry, Montpellier, 20-22 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique, créativité et convivialité : enseigner les langues et cultures étrangères dans le cadre de projets innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique, créativité et convivialité : enseigner les langues et les cultures étrangères dans le cadre de projets innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " Apprendre, Transmettre, Innover à et par l'Université" Saison 2, Université Paul Valéry, Montpellier, 20-22 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133127v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03075265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Divine Comédie aujourd'hui : un voyage aux frontières de la conscience</w:t>
               </w:r>
@@ -2768,165 +2768,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les arts en Dialogue entre Orient et Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "La vie des formes dans l'art entre Orient et Occident", lab. LLACS, Université Paul-Valéry, Montpellier, 1er décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transformer la violence, nourrir la joie : Franca Rame actrice, dramaturge, militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'hommage à Franca Rame, lab. LLACS, Université Paul-Valéry, Montpellier, 8 novembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073592v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03075264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecocritica e salvaguardia del patrimonio culturale</w:t>
               </w:r>
@@ -2975,234 +2975,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pier Paolo Pasolini et 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"1968 : un événement de paroles Subjectivité, esthétique, politique", Université Paul Valéry-Montpellier III, 25-28 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.207-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eupalinos et l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Paul Valéry, la Grèce, L’Europe", Université Paul Valéry, Montpellier III - École Française d’Athènes, Athènes, 18-20 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Athènes, Grèce. pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits de vie, récits de mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures issues de l'immigration en Italie, Toulouse, Université le Mirail, mars 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074612v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03069076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontiera invisibile della città planetaria</w:t>
               </w:r>
@@ -3389,303 +3389,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Pasolini : pour une anthropologie poétique", Université Paul Valéry-Montpellier III, mars 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France. pp.151-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pier Paolo Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Pier Paolo Pasolini : Poète, Prophète, Provocateur ?", Université Stendhal – Grenoble 3, 23 et 24 mai 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville planétaire et la mutation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Poétiques, esthétiques, politiques de la ville ", Colloque international, Université Paul-Valéry-Montpellier III, 29-31 janvier 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montpellier, France. pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médée de Pier Paolo Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Réécritures de Médée", Musée d'art et d'histoire de Saint-Denis et à l'Université de Paris 8 25 et 26 novembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068677v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03071164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eros et Logos. Le langage de l'amour dans l'oeuvre de Pasolini</w:t>
               </w:r>
@@ -4596,231 +4596,231 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action « Econarrative » de la MSH SUD. Co-construire des pratiques pédagogiques pour un apprentissage transformatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éconarration. Des ateliers d'écriture pour transformer notre relation au vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités écologiques pour une éducation transformative L'éconarration comme construction du sens à l'ère de l'incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes n°1 / Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux. Actes du colloque organisé à Montpellier les 5-7 octobre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier (34000), France. Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux (1), 2024, Actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021598v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04467000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6235,77 +6235,184 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet international de recherche-action-participative ECONARRATIVE - présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Biancofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barniaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories et pratiques du Care (Numéro 5 - Notos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barniaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6321,375 +6428,268 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie de la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, s.p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards de jeunes chercheurs sur l'art et la littérature d'Italie et d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, s.p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notos, espaces de la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan-11, 213 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054729v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04643256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6951,51 +6951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062107v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lucarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Summa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Ben Abdallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balderas-Laignelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829009503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zigaina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erri de Luca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062107v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Joubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074612v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lucarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carminati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Quemener" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Summa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Ben Abdallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balderas-Laignelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829009503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Valentino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Benaglio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Menatti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zigaina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erri de Luca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>