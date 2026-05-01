--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -172,50 +172,75 @@
         <w:rPr/>
         <w:t xml:space="preserve">Formation et carrière</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2025-...</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Université Grenoble Alpes – Maîtresse de conférences en Langue et littérature latines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Oxford – Bodleian Library – Richard Sharpe Memorial Visiting Fellow in Manuscript Studies (Trinity Term). Sujet de recherche : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Oxford Juvenal and the Beneventan manuscripts of the Canonici collection : text, paratext and ways of transmission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">2024-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Université de Namur – Chargée de recherches FNRS. Sujet de recherche : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Histoire culturelle des florilèges latins (IXe-XIIe siècles). Des micro-bibliothèques pour l’école médiévale</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -484,3231 +509,3584 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2012 Licence</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Università di Pisa : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ovidio tra epica e elegia: miti paralleli nelle ‘Metamorfosi’ e nei ‘Fasti’</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, sous la direction de M. Rolando Ferri, Professeur de Langue et littérature latines et de Philologie latine.</w:t>
-      </w:r>
-[...133 lines deleted...]
-        <w:t xml:space="preserve"> – cours « Les inventaires anciens : une source aux multiples visages. Les inventaires anciens de Saint-Bertin » donnée dans le cadre de l’école d'été « Reconstituer une bibliothèque médiévale aujourd'hui. L'exemple de Saint-Bertin » (Saint-Omer, 25-29 août 2015), organisée par la Bibliothèque d'Agglomération de Saint-Omer, l'IRHT et l’Equipex BIBLISSIMA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comunità e testo in Italia tra XI e XIV secolo</w:t>
+                <w:t xml:space="preserve">Uses and Reuses of Medieval Manuscript Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 136/1, 2024, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12rz2⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+                <w:t xml:space="preserve">Elvira Zambardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 71, In press, Bibliologia, 978-2-503-61682-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320043v1</w:t>
+                <w:t xml:space="preserve">hal-05599926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu François Dolbeau , Bibliothèques médiévales. Inventaires et lecteurs. Recueil d’articles en l’honneur de son 75 e anniversaire , éd. Benedetta Valtorta , Florence, SISMEL–Edizioni del Galluzzo, 2023</w:t>
+                <w:t xml:space="preserve">Maîtres auxerrois du IXe siècle : Heiric et Remi d’Auxerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Tome CXXXI (2), pp.700-703. </w:t>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, https://journals.openedition.org/cem/24909, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rma.312.0700⟩</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15yrj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511706v1</w:t>
+                <w:t xml:space="preserve">hal-05570254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-redu D. Gallo, S. Grazzini (éd.), Scholia in Iuvenalem recentiora secundum recensionem λ, Firenze, SISMEL – Edizioni del Galluzzo, 2021 (OPA. Opere perdute e anonime [Secoli III-XV], 2)</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Come Lorenzo d’Amalfi († 1049) portò con sé la comunità (e il testo)</w:t>
+                <w:t xml:space="preserve">Comunità e testo in Italia tra XI e XIV secolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (136), pp.97-105. </w:t>
-[...19 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 136/1, 2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400831v1</w:t>
-[...753 lines deleted...]
-                <w:t xml:space="preserve">hal-02487558v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12rz2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textes latins en flores, ou comment reconstruire les rapports entre les florilèges prosodiques du IXe siècle</w:t>
+                <w:t xml:space="preserve">Compte-rendu François Dolbeau , Bibliothèques médiévales. Inventaires et lecteurs. Recueil d’articles en l’honneur de son 75 e anniversaire , éd. Benedetta Valtorta , Florence, SISMEL–Edizioni del Galluzzo, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens des textes classiques au Moyen Âge, ed. S. Franzoni - E. Lonati - A. Russo</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03883314v1</w:t>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Tome CXXXI (2), pp.700-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.312.0700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per l'applicazione della teoria delle clausole ritmiche alla critica del testo. Alcuni esempi tratti dalle Historiae di Curzio Rufo (con un'appendice ciceroniana)</w:t>
+                <w:t xml:space="preserve">Introduction – « Maîtres auxerrois du IXe siècle : Heiric et Remi d’Auxerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Bianconi - M. Capano (cur.), « In amicitia tua memores et grati. Contributi di retorica, metrica e stilistica in memoria di Daniele Mastai, « Nuova biblioteca di Studi Classici e Orientali » 4</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02487534v1</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Hors-série n° 17, https://journals.openedition.org/cem/24921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15yrb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES VOIES DE LA PÉRENNITÉ : TRANSMISSION TEXTUELLE ET ÉDITION CRITIQUE À L'ÈRE DU NUMÉRIQUE</w:t>
+                <w:t xml:space="preserve">Compte-redu D. Gallo, S. Grazzini (éd.), Scholia in Iuvenalem recentiora secundum recensionem λ, Firenze, SISMEL – Edizioni del Galluzzo, 2021 (OPA. Opere perdute e anonime [Secoli III-XV], 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pérennité. Survivre, persévérer, évoluer. Actes du séminaire transversal 2017 - ED 472, École Pratique des Hautes Études - 30 mars 2017</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02487528v1</w:t>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024-2025 (81), pp.308-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molti secoli dopo Ovidio. Rimodulazioni ovidiane nell’impero carolingio</w:t>
+                <w:t xml:space="preserve">Juvénal dans deux florilèges du Mont-Cassin du XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C. Battistella – M. Fucecchi (cur.), Dopo Ovidio. Aspetti dell’evoluzione del sistema letterario nella Roma imperiale (e oltre)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02483138v1</w:t>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2022-2023 (80), pp.77-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I florilegi prosodici e la trasmissione dei classici nella scuola medievale</w:t>
+                <w:t xml:space="preserve">Come Lorenzo d’Amalfi († 1049) portò con sé la comunità (e il testo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G. M. Masselli – F. Sivo (cur.) Il ruolo della Scuola nella tradizione dei classici latini. Tra Fortleben ed esegesi, Atti del Convegno Internazionale (Foggia, 26-28 ottobre 2016), Tomo II</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (136), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ryo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione - Dossier thématique &amp;quot;Comunità e testo in Italia tra XI e XIV secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136/1, pp.93-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ryl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fra testo e libro. Storia della tradizione e codicologia digitale nel manoscritto Casin. 177 (Beda, Historia ecclesiastica gentis Anglorum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1-2 (gennaio-agosto) (126), pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.82026/12041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu Charlotte Denoël, Francesco Siri (dir.), France et Angleterre: manuscrits médiévaux entre 700 et 1200, Turnhout (Brepols) 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2021.3.83603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d’Amalfi († 1049) annotateur et florilégiste : le cas du manuscrit Montecassino, Archivio dell’Abbazia, 374</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (2), pp.171-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SCRIPT.5.144467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur la circulation des textes autour de l’abbaye de Saint-Riquier au IXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133-2, pp.375-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.9975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu M. Teeuwen, I. van Renswoude (dir.), The Annotated Book in the Early Middle Ages. Practices of Reading and Writing, Turnhout, Brepols, 2017, « Archivum Latinitatis Medii Aevi » 77 (2019), p. 434-443.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu S. Grazzini (éd.), Scholia in Iuvenalem recentiora, secundum recentiones phi et chi. Tomus II (satt. 7-16), Pisa 2018, « Archivum Latinitatis Medii Aevi » 77, 2019, p. 443-446.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02483164v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivalutazione di una variante in Ovidio, fast. 1, 310, alla luce di un verso tramandato dal florilegio prosodico Exempla diversorum auctorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aevum, Rassegna di Scienze storiche linguistiche e filologiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26350/000193_000038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu R. Babcock, The 'Psychomachia' Codex from St. Lawrence (Bruxellensis 10066-77) and the Schools of Liège in the Tenth and Eleventh Centuries, Turnhout, Brepols, 2017 (Bibliologia 42), « Archivum Latinitatis Medii Aevi » 75 (2017), p. 485-489.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 485-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langue et littérature latines du Moyen Âge - Cours CCF. Programme de l’année 2023-2024 : La bibliothèque Farnèse entre Moyen Âge et Renaissance : itinéraires philologiques</w:t>
+                <w:t xml:space="preserve">Un “nuovo” manoscritto del Corpus Dionysiacum tradotto da Ilduino di Saint-Denis: studio codicologico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05042633v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Franzoni, E. Lonati, A. Russo (dir.), Mens humilis, studium quaerendi, vita quieta. Studi offerti dagli allievi a Ernesto Stagni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Testi e studi di cultura classica (101), Edizioni ETS, pp.245-257, 2026, 978-884677563-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langue et littérature latines du Moyen Âge - Cours CCF. Programme de l’année 2022-2023 : La bibliothèque Farnèse entre Moyen Âge et Renaissance : itinéraires des manuscrits médiévaux latins</w:t>
+                <w:t xml:space="preserve">Textes latins en flores, ou comment reconstruire les rapports entre les florilèges prosodiques du IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04615666v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des textes classiques au Moyen Âge, ed. S. Franzoni - E. Lonati - A. Russo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, pp.41-61, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.128148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per l'applicazione della teoria delle clausole ritmiche alla critica del testo. Alcuni esempi tratti dalle Historiae di Curzio Rufo (con un'appendice ciceroniana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Bianconi - M. Capano (cur.), « In amicitia tua memores et grati. Contributi di retorica, metrica e stilistica in memoria di Daniele Mastai, « Nuova biblioteca di Studi Classici e Orientali » 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES VOIES DE LA PÉRENNITÉ : TRANSMISSION TEXTUELLE ET ÉDITION CRITIQUE À L'ÈRE DU NUMÉRIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pérennité. Survivre, persévérer, évoluer. Actes du séminaire transversal 2017 - ED 472, École Pratique des Hautes Études - 30 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molti secoli dopo Ovidio. Rimodulazioni ovidiane nell’impero carolingio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Battistella – M. Fucecchi (cur.), Dopo Ovidio. Aspetti dell’evoluzione del sistema letterario nella Roma imperiale (e oltre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I florilegi prosodici e la trasmissione dei classici nella scuola medievale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. M. Masselli – F. Sivo (cur.) Il ruolo della Scuola nella tradizione dei classici latini. Tra Fortleben ed esegesi, Atti del Convegno Internazionale (Foggia, 26-28 ottobre 2016), Tomo II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les florilèges prosodiques et la transmission des poètes latins au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Langue et littérature latines du Moyen Âge - Cours CCF. Programme de l’année 2023-2024 : La bibliothèque Farnèse entre Moyen Âge et Renaissance : itinéraires philologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Littératures. Université Paris sciences et lettres; Università degli studi (Pise, Italie), 2019. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-02637226v1</w:t>
+              <w:t xml:space="preserve">Ecole pratique des Hautes Etudes, Paris, France. 2025, pp.212-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue et littérature latines du Moyen Âge - Cours CCF. Programme de l’année 2022-2023 : La bibliothèque Farnèse entre Moyen Âge et Renaissance : itinéraires des manuscrits médiévaux latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPHE-PSL Research University. 2024, pp.223-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cronaca del terzo workshop Dictamina (Roma – EFR, 15 novembre 2024)</w:t>
+                <w:t xml:space="preserve">Les florilèges prosodiques et la transmission des poètes latins au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...336 lines deleted...]
-                <w:t xml:space="preserve">hal-03880065v1</w:t>
+              <w:t xml:space="preserve">Littératures. Université Paris sciences et lettres; Università degli studi (Pise, Italie), 2019. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019PSLEP064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02637226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roma, Montecassino e ritorno: incursioni manoscritte e tradizione del testo nel XII secolo</w:t>
+                <w:t xml:space="preserve">Cronaca del terzo workshop Dictamina (Roma – EFR, 15 novembre 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05094222v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livres de Rome et d’ailleurs : la bibliothèque de la famille Farnèse</w:t>
+                <w:t xml:space="preserve">Cronaca del secondo workshop Dictamina (Aachen, 17-18 novembre 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05137015v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bibliothèques de la famille Farnèse dans la Rome du XVIe siècle. Étude des inventaires anciens</w:t>
+                <w:t xml:space="preserve">La bibliothèque Farnèse est-elle perdue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05137012v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval manuscripts in Roman Renaissance collections : the Farnese library through the lens of Fulvio Orsini</w:t>
+                <w:t xml:space="preserve">Prima dell’ars dictaminis: i trattati e i materiali prosodici di Alberico di Montecassino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04242044v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/nm41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letture e riletture di manoscritti cassinesi nel secolo XI: il caso di Lorenzo d’Amalfi</w:t>
+                <w:t xml:space="preserve">Qualche frammento letterario di Palazzo Farnese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04248846v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lettere dello Pseudo-Transmundus tra Clairvaux, papato e Montecassino. Linee di ricerca</w:t>
+                <w:t xml:space="preserve">Sur les pas de Jeanne Vielliard (1894-1979), première femme membre de l’École française de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...126 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...187 lines deleted...]
-                <w:t xml:space="preserve">hal-04401039v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Florilegium prosodiacum Florentino-Erlangense (XIIe siècle) : à l'aube d'une révolution cistercienne de l’écrit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pratiques médiévales de l'écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre PraME – Institut PaTHs, Apr 2026, Namur (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attorno ai trattati minori di Alberico di Montecassino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars dictaminis e testualità medievale. IV incontro annuale del progetto Dictamina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Siena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma, Montecassino e ritorno: incursioni manoscritte e tradizione del testo nel XII secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riflessi di Roma nel XII secolo: scritture, immagini, materialità. Ricerche in corso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Storico Italiano per il Medioevo, Jun 2025, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres de Rome et d’ailleurs : la bibliothèque de la famille Farnèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions. Trésors et collections de Rome et d’ailleurs - Atelier du projet Destins d’objets. La circulation des traces matérielles du passé de l’Antiquité à nos jours (RESEFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bibliothèques de la famille Farnèse dans la Rome du XVIe siècle. Étude des inventaires anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire des bibliothèques anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérémy Delmulle, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval manuscripts in Roman Renaissance collections : the Farnese library through the lens of Fulvio Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The medieval book through the lens of the librarian. Format and content versus reputation and aura 7th European Congress of Medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Internationale des Instituts d'Études Mediévales, Sep 2023, Basel (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letture e riletture di manoscritti cassinesi nel secolo XI: il caso di Lorenzo d’Amalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usi e riusi del libro manoscritto nel medioevo meridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angela Cossu; Elvira Zambardi, Mar 2023, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lettere dello Pseudo-Transmundus tra Clairvaux, papato e Montecassino. Linee di ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictamina II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et état de l’art : « Plus d’un siècle d’études auxerroises »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtres auxerrois du IXe siècle. Nouvelles perspectives sur l’école carolingienne d’Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angela Cossu, Sep 2021, Auxerre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovid's Medieval Appropriations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postgraduate Work-in-Progress Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier des florilèges médiévaux latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des bibliothèques anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coepi perscrutari diligentius monimenta poetarum. L’edizione dell’Opus prosodiacum di Micone di Saint-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editing Late-Antique and Early Medieval Texts. Problems and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les florilèges prosodiques et la transmission des poètes latins au Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de la bibliothèque du Mont Saint-Michel — éditer et cataloguer aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Avranches, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3776,51 +4154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBB3BFD5"/>
+    <w:nsid w:val="9D0415DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4007,51 +4385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-cossu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3509-0643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cossu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rz2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0700" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.9975" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1XGHW5S7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83603" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000193_000038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.128148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02637226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEP064" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nm41" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-cossu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3509-0643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cossu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Zambardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rz2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82026/12041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83603" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SCRIPT.5.144467" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.9975" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1XGHW5S7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000193_000038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.128148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02637226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEP064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nm41" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>