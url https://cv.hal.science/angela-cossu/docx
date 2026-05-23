--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -878,51 +878,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu François Dolbeau , Bibliothèques médiévales. Inventaires et lecteurs. Recueil d’articles en l’honneur de son 75 e anniversaire , éd. Benedetta Valtorta , Florence, SISMEL–Edizioni del Galluzzo, 2023</w:t>
+                <w:t xml:space="preserve">Compte-rendu François Dolbeau , Bibliothèques médiévales. Inventaires et lecteurs. Recueil d’articles en l’honneur de son 75 e anniversaire, éd. Benedetta Valtorta , Firenze, SISMEL–Edizioni del Galluzzo, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
@@ -1074,613 +1074,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2024-2025 (81), pp.308-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvénal dans deux florilèges du Mont-Cassin du XIe siècle</w:t>
+                <w:t xml:space="preserve">Fra testo e libro. Storia della tradizione e codicologia digitale nel manoscritto Casin. 177 (Beda, Historia ecclesiastica gentis Anglorum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1-2 (gennaio-agosto) (126), pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.82026/12041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400812v1</w:t>
+                <w:t xml:space="preserve">hal-05141827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Come Lorenzo d’Amalfi († 1049) portò con sé la comunità (e il testo)</w:t>
+                <w:t xml:space="preserve">Juvénal dans deux florilèges du Mont-Cassin du XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2022-2023 (80), pp.77-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ryo⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04400831v1</w:t>
+                <w:t xml:space="preserve">hal-04400812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione - Dossier thématique &amp;quot;Comunità e testo in Italia tra XI e XIV secolo</w:t>
+                <w:t xml:space="preserve">Come Lorenzo d’Amalfi († 1049) portò con sé la comunità (e il testo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 136/1, pp.93-95. </w:t>
+              <w:t xml:space="preserve">, 2024, 2024 (136), pp.97-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ryl⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ryo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811998v1</w:t>
+                <w:t xml:space="preserve">hal-04400831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fra testo e libro. Storia della tradizione e codicologia digitale nel manoscritto Casin. 177 (Beda, Historia ecclesiastica gentis Anglorum)</w:t>
+                <w:t xml:space="preserve">Introduzione - Dossier thématique &amp;quot;Comunità e testo in Italia tra XI e XIV secolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bibliofilia; rivista de storia del libro e delle arti grafiche di bibliografia ed erudizione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024/1-2 (gennaio-agosto) (126), pp.143-159. </w:t>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136/1, pp.93-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.82026/12041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ryl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141827v1</w:t>
+                <w:t xml:space="preserve">hal-04811998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu Charlotte Denoël, Francesco Siri (dir.), France et Angleterre: manuscrits médiévaux entre 700 et 1200, Turnhout (Brepols) 2020</w:t>
+                <w:t xml:space="preserve">Notes sur la circulation des textes autour de l’abbaye de Saint-Riquier au IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francia-Recensio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133-2, pp.375-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/frrec.2021.3.83603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.9975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361543v1</w:t>
+                <w:t xml:space="preserve">hal-03578516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent d’Amalfi († 1049) annotateur et florilégiste : le cas du manuscrit Montecassino, Archivio dell’Abbazia, 374</w:t>
+                <w:t xml:space="preserve">Compte rendu Charlotte Denoël, Francesco Siri (dir.), France et Angleterre: manuscrits médiévaux entre 700 et 1200, Turnhout (Brepols) 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2021.3.83603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.SCRIPT.5.144467⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03904298v1</w:t>
+                <w:t xml:space="preserve">hal-03361543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes sur la circulation des textes autour de l’abbaye de Saint-Riquier au IXe siècle</w:t>
+                <w:t xml:space="preserve">Laurent d’Amalfi († 1049) annotateur et florilégiste : le cas du manuscrit Montecassino, Archivio dell’Abbazia, 374</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (2), pp.171-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SCRIPT.5.144467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefrm.9975⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03578516v1</w:t>
+                <w:t xml:space="preserve">hal-03904298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu M. Teeuwen, I. van Renswoude (dir.), The Annotated Book in the Early Middle Ages. Practices of Reading and Writing, Turnhout, Brepols, 2017, « Archivum Latinitatis Medii Aevi » 77 (2019), p. 434-443.</w:t>
               </w:r>
@@ -4154,51 +4158,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D0415DE"/>
+    <w:nsid w:val="2EBAAD22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4385,51 +4389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-cossu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3509-0643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cossu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Zambardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rz2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82026/12041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83603" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SCRIPT.5.144467" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.9975" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1XGHW5S7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000193_000038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.128148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02637226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEP064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nm41" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-cossu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3509-0643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cossu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Zambardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rz2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82026/12041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.9975" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1XGHW5S7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.3.83603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SCRIPT.5.144467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000193_000038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.128148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02637226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEP064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nm41" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>