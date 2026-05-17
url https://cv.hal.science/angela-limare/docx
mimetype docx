--- v1 (2026-03-26)
+++ v2 (2026-05-17)
@@ -1083,294 +1083,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02923420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of laminar free convection in internally heated fluids at values of the Rayleigh–Roberts number up to</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of rheological heterogeneities in mantle plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Farnetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenny Vilella</w:t>
+                <w:t xml:space="preserve">Albrecht Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.316⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158904v1</w:t>
+                <w:t xml:space="preserve">insu-02923434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of rheological heterogeneities in mantle plumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fundamentals of laminar free convection in internally heated fluids at values of the Rayleigh–Roberts number up to</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Vilella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Limare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Farnetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 846, pp.966-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02923434v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earth’s mantle in a microwave oven: thermal convection driven by a heterogeneous distribution of heat sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1419,2910 +1431,2922 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Farnetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (8), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2381-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02923538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-heating laboratory experiments for planetary mantle convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Vilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia G. Farnetania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward R Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 777, pp.50- 67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2015.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+                <w:t xml:space="preserve">M. D. Reitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Métivier</w:t>
+                <w:t xml:space="preserve">D. J. Jerolmack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.052809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001919v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analogue study of the influence of solidification on the advance and surface thermal signature of lava flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kaminski</w:t>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tait</w:t>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Limare</w:t>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.061⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051161v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analogue study of the influence of solidification on the advance and surface thermal signature of lava flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Jerolmack</w:t>
+                <w:t xml:space="preserve">F. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lajeunesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Limare</w:t>
+                <w:t xml:space="preserve">E. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Devauchelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 396, pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499811v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave heating device for internal heating convection experiments, applied to Earth's mantle dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neamtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85, p. 244-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4902323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on self-channelized erosive gravity currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 84 (6), pp.487-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2110/jsr.2014.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of continental rifts, basins, and swells by lithosphere instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Milelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jaupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (6), pp.3080-3100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02927632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of wind on the estimation of lava effusion rate from thermal remote-sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 264, pp.223-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the surface thermal signature of hot subaerial isoviscous gravity currents: Implications for thermal monitoring of lava flows and domes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117, pp. 133-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JB008698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03583373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical method for measuring bed topography and flow depth in an experimental flume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M D Reitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E D Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F D Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.143 - 154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-2-143-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At least three scales of convection in a mantle with strongly temperature-dependent viscosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Anatomy of a laminar starting thermal plume at high Prandtl number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Davaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marais</w:t>
+                <w:t xml:space="preserve">Floriane Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Kumagai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (2), pp.285-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0924-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02932040v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02932057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of a laminar starting thermal plume at high Prandtl number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">At least three scales of convection in a mantle with strongly temperature-dependent viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Androvandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Davaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Judith Vatteville</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-010-0924-y⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 188 (3-4), pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02932057v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02932040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical method for measuring bed topography and flow depth in an experimental flume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Reitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.187-215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sed-3-187-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03606492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low heat flux and large variations of lithospheric thickness in the Canadian Shield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009JB006470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03605319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starting laminar plumes: Comparison of laboratory and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Keken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Davaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (12), pp.n/a-n/a. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02932078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some laws for a lignin plasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 102 (2), pp.1445-1451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.24299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some laws of a lignin plasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 102 (2), pp.1445-1451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.24299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin plasticization to improve binderless fiberboard mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (6), pp.809-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin plasticization to improve binderless fiberboard mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (6), pp.809 - 816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.20342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact photopyroelectric method applied to thermal and optical characterization of textiles. Four-flux modeling of a scattering sample</w:t>
+                <w:t xml:space="preserve">Photopyroelectrical measurement of the thermal properties of knitted textile samples. Influence of composition, structural parameters and water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duvaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Bissieux</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bachmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 42 (10), pp.951 - 961. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1290-0729(03)00073-5⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 42 (10), pp.963-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1290-0729(03)00074-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051201v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopyroelectrical measurement of the thermal properties of knitted textile samples. Influence of composition, structural parameters and water content</w:t>
+                <w:t xml:space="preserve">Non-contact photopyroelectric method applied to thermal and optical characterization of textiles. Four-flux modeling of a scattering sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duvaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bachmann</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bissieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 42 (10), pp.963-972. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1290-0729(03)00074-7⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 42 (10), pp.951 - 961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1290-0729(03)00073-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051200v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined standard(SPPE) and inverse(IPPE) photopyroelectric configurations for measurement of dynamic thermal parameters of saturated and unsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dadarlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bicanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Asselt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 04 (C7), pp.C7-483-C7-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19947113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00253166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4332,371 +4356,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluid dynamics perspective on the interpretation of the surface thermal signal of lava flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society Special Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 426, pp.243-256, 2016, Detecting, Modelling and Responding to Effusive Eruptions, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP426.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Studies of Mantle Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Davaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.73-144, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-444-53802-4.00128-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Imagery in Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wonsuck Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial Remote Sensing for Science and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.299--321, 2012, 9781119940791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119940791.ch13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4706,1031 +4730,1031 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties measurement method in the microwave frequencies range for non-polar/polar liquid mixtures characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neamtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ienciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH INTERNATIONAL CONFERENCE PROCESSES IN ISOTOPES AND MOLECULES (PIM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Cluj-Napoca, Romania. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwaves heating in a specific experimental configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanoil Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Neamtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Processes in Isotopes and Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natl Inst Res &amp; Dev Isotop &amp; Mol Technologies, Sep 2013, Cluj Napoca, Romania. pp.161-163, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4833718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02931990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-based, internally-heated convection: New perspectives for the heterogeneous case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neamtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH INTERNATIONAL CONFERENCE PROCESSES IN ISOTOPES AND MOLECULES (PIM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Cluj-Napoca, Romania. pp.040001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'érosion par un courant de densité : un analogue de l'incision axiale des canyons sous-marins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-based laboratory experiments for internally-heated mantle convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neamtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes in Isotopes and Molecules (PIM 2013). AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, à renseigner, Unknown Region. pp.14-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4833687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring riverine sediment fluxes during floods : new tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th IAHR symposium on river, coastal and estuarine morphodynamics : RCEM2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00670139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation bubbles: a tracer for turbulent mixing in large rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring riverine sediment fluxes during floods : new tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th IAHR symposium on river, coastal and estuarine morphodynamics : RCEM2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5740,51 +5764,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave heating device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5793,104 +5817,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanoil Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Neamtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2015/177244 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6037,51 +6061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sturtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kaminski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthasar Kenda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanoil Surducan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Surducan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Farnetani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3811/jjmf.2020.T016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fourel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Vilella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Hofmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duvernay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2381-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia G. Farnetania" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Kaminski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.347" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaminski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Surducan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Surducan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neamtu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Giuseppe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902323" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02927632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Milelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50218" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39F83PBP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008698" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Reitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Lajeunesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D M&#233;tivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-143-2011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02932040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Androvandi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.07.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31M9J18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02932057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Touitou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Kumagai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vatteville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0924-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTCP1QRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-187-2011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;vy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaupart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Mareschal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bienfait" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SHQ40DD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02932078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Keken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemaitre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.24299" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0VDKJ1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouajila" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouajila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20342" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-344FM2FG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duvaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1290-0729(03)00073-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V54WL9XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bachmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(03)00074-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D71WCPKC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dadarlat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Visser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicanic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frandas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Asselt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CFE1B6E4108B61F9E12E78B6717DF05FB993992/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tait" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-53802-4.00128-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuck Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ienciu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938446" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Neamtu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833718" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938436" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833687" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501296v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chauvet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sturtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kaminski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthasar Kenda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanoil Surducan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Surducan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04050991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Farnetani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3811/jjmf.2020.T016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fourel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Hofmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duvernay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P4K18ZB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Vilella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.316" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2381-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia G. Farnetania" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Kaminski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.347" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaminski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tait" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23L3VQZ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Surducan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Surducan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neamtu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Giuseppe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02927632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Milelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.08.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39F83PBP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008698" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limare" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Reitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Lajeunesse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D M&#233;tivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-2-143-2011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02932057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Touitou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Kumagai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vatteville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0924-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTCP1QRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02932040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Androvandi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31M9J18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-187-2011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;vy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaupart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Mareschal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bienfait" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006470" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SHQ40DD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02932078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Keken" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002739" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemaitre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.24299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0VDKJ1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouajila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouajila" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20342" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-344FM2FG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duvaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bachmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(03)00074-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D71WCPKC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1290-0729(03)00073-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V54WL9XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dadarlat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Visser" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicanic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frandas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Asselt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19947113" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CFE1B6E4108B61F9E12E78B6717DF05FB993992/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tait" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-53802-4.00128-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuck Kim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ienciu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938446" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02931990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Neamtu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04051144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938436" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833687" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chauvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917118v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>