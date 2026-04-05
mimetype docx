--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -171,51 +171,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -367,12258 +367,13551 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 14 (2), pp.021103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0306293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of cations from nonconductive nanosamples using single-cycle terahertz pulses: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (4), pp.045428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.045428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boukhaoui</w:t>
+                <w:t xml:space="preserve">A. Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mikhneva</w:t>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photonic Atom Probe Study of Thermal Effects at the Nanosecond and Nanometer scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh K. Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subodh K. Gautam</w:t>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Karam</w:t>
+                <w:t xml:space="preserve">Controlling the time shape of terahertz pulses from two-color plasma by combining wavelength dispersion and laser chirp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bhorade</w:t>
+                <w:t xml:space="preserve">A. Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Vella</w:t>
+                <w:t xml:space="preserve">D. Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0177262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695250v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ndiaye</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695353v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Atomic-scale microscopy of different materials by ultrashort THz-driven Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.05022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412905022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695247v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Generation by Two-Color Plasma: Time Shaping and Ultra-Broadband Polarimetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rubano</w:t>
+                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ammar Hideur</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24134265⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695257v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the time shape of terahertz pulses from two-color plasma by combining wavelength dispersion and laser chirp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martinez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0177262⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695357v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">THz Generation by Two-Color Plasma: Time Shaping and Ultra-Broadband Polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rubano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (13), pp.4265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24134265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344647v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz driven field emission: energy and time-of-flight spectra of ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Damarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+                <w:t xml:space="preserve">Loic Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Godin</w:t>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (11), pp.113017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ad0855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227193v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (9), pp.2462-2469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344568v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Weikum</w:t>
+                <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Beainy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hugues</w:t>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.483713⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191666v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz driven field emission: energy and time-of-flight spectra of ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Karam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Damarla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ad0855⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (6), pp.1633-1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.483713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344577v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of the 62.5GeS2-12.5Sb2S3-25CsCl chalcogenide glass: Assessing the mechanisms of equilibration and crystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Calvez</w:t>
+                <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121955⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (6), pp.062809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811462v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical aging of the 62.5GeS2-12.5Sb2S3-25CsCl chalcogenide glass: Assessing the mechanisms of equilibration and crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2614670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 598, pp.121955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933757v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Boudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oxide-based Materials and Devices XIII; 120020I, 12002, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2614670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138246v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Crystallization Mechanisms in a GeSSbCsCl Glass Ceramic and Relationships with Mechanical and Optical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+                <w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mincheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Boudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09889⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.eabd7259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178584v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of selenium glass: Assessing the double mechanism of equilibration and the crystallization process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Nanoscale Crystallization Mechanisms in a GeSSbCsCl Glass Ceramic and Relationships with Mechanical and Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (7), pp.4196-4204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282209v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical aging of selenium glass: Assessing the double mechanism of equilibration and the crystallization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.121013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotip response to monocycle terahertz pulses</w:t>
+                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0022182⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968928v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanotip response to monocycle terahertz pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (15), pp.151105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0022182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935647v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Torresin</w:t>
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935610v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Normand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Dalapati</w:t>
+                <w:t xml:space="preserve">Benoît Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.083044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902892v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Kleshch</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.083055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109685v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Malykhin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109311v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malykhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (14), pp.143104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393669v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260708v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Obraztsov</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kleshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294960v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108219v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-assisted atom probe tomography of semiconductors: The impact of the focused-ion beam specimen preparation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kleshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obraztsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (4), pp.045710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061734v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ismagilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 112 (14), pp.143104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5019672⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 112 (18), pp.189901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061754v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Laser-assisted atom probe tomography of semiconductors: The impact of the focused-ion beam specimen preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bogdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928845v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+                <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (14), pp.143104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5019672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061771v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent Characteristics of Needle-Like Single Crystal Diamonds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Malykhin</w:t>
+                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700189⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (14), pp.143103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766078v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Ismagilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109689v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Contactless Measurement of Electric Field-Induced Tensile Stress in Diamond Nanoscale Needles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Venturi</w:t>
+                <w:t xml:space="preserve">Luminescent Characteristics of Needle-Like Single Crystal Diamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Malykhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinat Ismagilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Orekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03222⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (1), pp.1700189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766100v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Wang</w:t>
+                <w:t xml:space="preserve">Optical Contactless Measurement of Electric Field-Induced Tensile Stress in Diamond Nanoscale Needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), pp.7401 - 7409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01611206v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Material Interaction during Atom Probe Tomography of Oxides with Embedded Metal Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Devaraj</w:t>
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4966122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954248v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-Material Interaction during Atom Probe Tomography of Oxides with Embedded Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Devaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (16), pp.164308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4966122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107558v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Atom Probe Tomography Instrumentation: Implications for Materials Research</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2015.311⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954253v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Gruber</w:t>
+                <w:t xml:space="preserve">Advances in Atom Probe Tomography Instrumentation: Implications for Materials Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Moody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S.A. Gerstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A.J. Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (01), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2015.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107626v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field evaporation of semiconductors assisted by nonequilibrium phonon excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (19), pp.195307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.195307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929137v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viswas Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/109/37009⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109749v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaporation of semiconductors assisted by nonequilibrium phonon excitations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.195307⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612366v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser pulsing of field evaporation in atom probe tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
+                <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cossms.2013.11.001⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109 (3), pp.37009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/109/37009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109340v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (11), pp.6066-6072. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl502715s⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109736v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
+                <w:t xml:space="preserve">Laser pulsing of field evaporation in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cossms.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163403v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karahka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.6066-6072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl502715s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109344v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Itina</w:t>
+                <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-012-7189-7⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00866898v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
+                <w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (3), pp.703-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-012-7189-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00866869v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00866898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the thermal response of a silicon field emitted by ultrafast Laser Assistet Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 525 (1-2), pp.L1-L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.201200182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109347v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00866966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization dependence of the optical absorption of a subwavelength tip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 258 (23), pp.9202-9207. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (15), pp.153101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.01.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109348v1</w:t>
+                <w:t xml:space="preserve">hal-02109347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the thermal response of a silicon field emitted by ultrafast Laser Assistet Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.201200182⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.113026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00866966v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00866869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
+                <w:t xml:space="preserve">Polarization dependence of the optical absorption of a subwavelength tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3610523⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258 (23), pp.9202-9207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108157v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.044321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3610523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109350v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical near-field absorption at a metal tip far from plasmonic resonance</w:t>
+                <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.125411⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109352v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical near-field absorption at a metal tip far from plasmonic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.125411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109356v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (10), pp.5154-5158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109355v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125502⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (12), pp.121905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109353v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (12), pp.125502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108177v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.995-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928886v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Field Ion Emission by Surface Optical Rectification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.99.046103⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131915v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond Field Ion Emission by Surface Optical Rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Santamato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.99.046103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928897v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Surface Effects on the Formation and the Dynamics of Defects in a Nematic Cell with a Planar Anchoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421400590955686⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212023v1</w:t>
+                <w:t xml:space="preserve">hal-01928897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Role of Surface Effects on the Formation and the Dynamics of Defects in a Nematic Cell with a Planar Anchoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Martinot-Largarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 438 (1), pp.175[1739]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421400590955686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electric-field-induced deformation dynamics of a single nematic disclination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Smalyukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg D. Lavrentovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (6), pp.061705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.061705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Generation and modulation of fully circularly polarized ultrabroadband THz radiation using two-color gas plasma techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3065635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137360v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and modulation of fully circularly polarized ultrabroadband THz radiation using two-color gas plasma techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Bergé</w:t>
+                <w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464651v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Guiramand</w:t>
+                <w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t>
+              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357880v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Karam</w:t>
+                <w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Idlahcen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357870v1</w:t>
+                <w:t xml:space="preserve">hal-04617477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz assisted Atom Probe Tomography: Effect of THz properties on ion’s behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ganesh Damarla</w:t>
+                <w:t xml:space="preserve">Modulating THz polarization through laser chirp and wavelength dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231998⟩</w:t>
+              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357991v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission dynamic of ions by monocycle THz pulse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France. pp.1-A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358005v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz time shape control via laser chirp and wavelength dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t>
+              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357976v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D THz microscopy of biological materials at atomic scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz assisted atom probe tomography: effect of single-cycle THz pulses on ion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third NANOinBIO conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707074v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Emission dynamic of ions by monocycle THz pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Darmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051556⟩</w:t>
+              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926804v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
+              <w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926741v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Wang</w:t>
+                <w:t xml:space="preserve">Terahertz assisted Atom Probe Tomography: Effect of THz properties on ion’s behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Damarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419701v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography: An imaging tool at the atomic scale using ltrafast laser pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology, CLEO_AT 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928864v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-excitation and carrier relaxation in semiconductor tip under high dc electric field during laser-assisted atom probe tomography analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Darmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring2012 E-MRS 2012 SPRING MEETING Technical sessions: May 14-18, 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00710870v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749065v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of surface band bending and hole accumulation in laser-assisted field evaporation of semiconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">4D THz microscopy of biological materials at atomic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Deconihout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Félix Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Field Emission Society (IFES) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Alabama, United States</w:t>
+              <w:t xml:space="preserve">The third NANOinBIO conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00711690v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of silicon under high electric field</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00711694v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of femtosecond laser-assisted atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Itina</w:t>
+                <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Sévelin-Radiguet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Laser Ablation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00710834v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+                <w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928901v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de type &amp;quot;creep&amp;quot; de défauts topologiques dans un cristal liquide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atom probe tomography: An imaging tool at the atomic scale using ltrafast laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TROISIEME RENCONTRE DU GDR 2284: SYSTEMES ELASTIQUES - DU DESORDRE A LA PLASTICITE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Asnelles-Sur-Mer, France</w:t>
+              <w:t xml:space="preserve">CLEO: Applications and Technology, CLEO_AT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214462v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photo-excitation and carrier relaxation in semiconductor tip under high dc electric field during laser-assisted atom probe tomography analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring2012 E-MRS 2012 SPRING MEETING Technical sessions: May 14-18, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00710870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-Y. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00749065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of surface band bending and hole accumulation in laser-assisted field evaporation of semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Field Emission Society (IFES) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Alabama, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00711690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical properties of silicon under high electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromat 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. pp.PP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00711694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of femtosecond laser-assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sévelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00710834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.61--62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique de type &amp;quot;creep&amp;quot; de défauts topologiques dans un cristal liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TROISIEME RENCONTRE DU GDR 2284: SYSTEMES ELASTIQUES - DU DESORDRE A LA PLASTICITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Asnelles-Sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de piégeage-dépiégeage d’orientation d’un nématique sur une interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Expression Française sur les Cristaux Liquides 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV and THz assisted APT analysis of a silica matrix for bio-particles embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D microscopy of biological materials at the atomic scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB6 nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorants et post-doctorants du GPM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Quantum Electronics Conference (EQEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854856v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LaB6 nanotip as an ultrafast electron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. SPIE, pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4D microscopy of biological materials at the atomic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorants et post-doctorants du GPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ANALYSE PAR DRX EN TEMPERATURE ET MT-DSC DE VERRES DE CHALCOGENURES ET VITROCERAMIQUES ASSOCIEES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Calorimétrie et de l'Analyse Thermique (JCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12628,134 +13921,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Assisted Field Evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe TomographyPut Theory Into Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.251-278, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomographic atom probe with terahertz pulse generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US20220254601A1. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaporation of cations from non-conductive nano-samples using single-cycle THz pulses: an experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId356"/>
+      <w:footerReference w:type="default" r:id="rId378"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12823,51 +14412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1400DFF1"/>
+    <w:nsid w:val="F750FBF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13054,51 +14643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-vella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1501-159X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156843463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paparo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.568783" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134265" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paparo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177262" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damarla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad0855" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121955" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavanant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09889" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogdanowicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleischmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Malykhin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinat Ismagilov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Orekhov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700189" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954248v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaraj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966122" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Moody" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S.A. Gerstl" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A.J. Bagot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.311" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612366v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Silaeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.195307" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109340v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kelly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bunton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.11.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212023v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Largarde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590955686" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212021v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Smalyukh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg D. Lavrentovich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061705" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464651v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3065635" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Damarla" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231998" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358005v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Darmala" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231434" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03707074v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Salvetti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710870v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214462v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intertaglia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214418v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854856v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277414v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lavanant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109317v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00008-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-vella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1501-159X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156843463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paparo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.568783" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paparo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damarla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad0855" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121955" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavanant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09889" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061734v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogdanowicz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleischmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Malykhin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinat Ismagilov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Orekhov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700189" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaraj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Moody" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S.A. Gerstl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A.J. Bagot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Silaeva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.195307" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109340v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kelly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bunton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.11.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212023v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Largarde" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590955686" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Smalyukh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg D. Lavrentovich" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061705" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464651v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3065635" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911341v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022635" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016644" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911327v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017117" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358005v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Darmala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231434" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357991v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Damarla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231998" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03707074v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Salvetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214462v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intertaglia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214418v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854856v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lavanant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109317v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00008-5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360317v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hideur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnoldi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911362v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>