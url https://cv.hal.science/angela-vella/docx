--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -171,13080 +171,13226 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and modulation of fully circularly polarized ultrabroadband THz radiation using two-color gas plasma techniques</w:t>
+                <w:t xml:space="preserve">Field evaporation of germanium under THz pulses: application to atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Martinez</w:t>
+                <w:t xml:space="preserve">M. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bergé</w:t>
+                <w:t xml:space="preserve">M. De Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domenico Paparo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13 (1), pp.31-44. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (2), pp.021103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.568783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0306293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457492v1</w:t>
+                <w:t xml:space="preserve">hal-05529497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaporation of germanium under THz pulses: application to atom probe tomography</w:t>
+                <w:t xml:space="preserve">Tailoring EUV high-harmonic spectra via nonlinear propagation in MgO crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Karam</w:t>
+                <w:t xml:space="preserve">A Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. De Tullio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">S Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Blum</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0306293⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (4), pp.046110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0317575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529497v1</w:t>
+                <w:t xml:space="preserve">hal-05599000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of cations from nonconductive nanosamples using single-cycle terahertz pulses: An experimental and theoretical study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and modulation of fully circularly polarized ultrabroadband THz radiation using two-color gas plasma techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michella Karam</w:t>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.045428⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.568783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913291v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe Study of Thermal Effects at the Nanosecond and Nanometer scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporation of cations from nonconductive nanosamples using single-cycle terahertz pulses: An experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01289⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.045428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.045428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236253v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the time shape of terahertz pulses from two-color plasma by combining wavelength dispersion and laser chirp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Martinez</w:t>
+                <w:t xml:space="preserve">A Photonic Atom Probe Study of Thermal Effects at the Nanosecond and Nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh K. Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0177262⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695357v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Karam</w:t>
+                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695250v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale microscopy of different materials by ultrashort THz-driven Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129, pp.05022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/202412905022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Weikum</w:t>
+                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04695247v1</w:t>
+                <w:t xml:space="preserve">hal-04695353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ndiaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695353v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz Generation by Two-Color Plasma: Time Shaping and Ultra-Broadband Polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Paparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rubano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (13), pp.4265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s24134265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz driven field emission: energy and time-of-flight spectra of ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Karam</w:t>
+                <w:t xml:space="preserve">Controlling the time shape of terahertz pulses from two-color plasma by combining wavelength dispersion and laser chirp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onkar Bhorade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ad0855⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0177262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344577v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344647v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (9), pp.2462-2469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227193v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (6), pp.1633-1643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.483713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onkar Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (6), pp.062809. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of the 62.5GeS2-12.5Sb2S3-25CsCl chalcogenide glass: Assessing the mechanisms of equilibration and crystallization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz driven field emission: energy and time-of-flight spectra of ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Damarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121955⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (11), pp.113017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ad0855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811462v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical aging of the 62.5GeS2-12.5Sb2S3-25CsCl chalcogenide glass: Assessing the mechanisms of equilibration and crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 598, pp.121955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2614670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03933757v1</w:t>
+                <w:t xml:space="preserve">hal-03811462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oxide-based Materials and Devices XIII; 120020I, 12002, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2614670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138523v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Boudant</w:t>
+                <w:t xml:space="preserve">Nanoscale Crystallization Mechanisms in a GeSSbCsCl Glass Ceramic and Relationships with Mechanical and Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (7), pp.4196-4204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138246v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Crystallization Mechanisms in a GeSSbCsCl Glass Ceramic and Relationships with Mechanical and Optical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09889⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178584v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of selenium glass: Assessing the double mechanism of equilibration and the crystallization process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mincheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Boudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121013⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.eabd7259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282209v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical aging of selenium glass: Assessing the double mechanism of equilibration and the crystallization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.121013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02902892v1</w:t>
+                <w:t xml:space="preserve">hal-03282209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotip response to monocycle terahertz pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (15), pp.151105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0022182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (8), pp.083044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (8), pp.083055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108219v1</w:t>
+                <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Malykhin</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kleshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109311v1</w:t>
+                <w:t xml:space="preserve">hal-02109685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malykhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (14), pp.143104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02393669v1</w:t>
+                <w:t xml:space="preserve">hal-02109311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Kleshch</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109685v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62, pp.4-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kleshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obraztsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (4), pp.045710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Spies</w:t>
+                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Ismagilov</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109689v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-assisted atom probe tomography of semiconductors: The impact of the focused-ion beam specimen preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bogdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 188, pp.19-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (14), pp.143104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5019672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Langolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (14), pp.143103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Characteristics of Needle-Like Single Crystal Diamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Malykhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinat Ismagilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Orekhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 255 (1), pp.1700189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Contactless Measurement of Electric Field-Induced Tensile Stress in Diamond Nanoscale Needles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Venturi</w:t>
+                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ismagilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03222⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (18), pp.189901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766100v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Wang</w:t>
+                <w:t xml:space="preserve">Optical Contactless Measurement of Electric Field-Induced Tensile Stress in Diamond Nanoscale Needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), pp.7401 - 7409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01611206v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laser-Material Interaction during Atom Probe Tomography of Oxides with Embedded Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Devaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (16), pp.164308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4966122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Material Interaction during Atom Probe Tomography of Oxides with Embedded Metal Nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4966122⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954248v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107558v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Atom Probe Tomography Instrumentation: Implications for Materials Research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2015.311⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954253v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaporation of semiconductors assisted by nonequilibrium phonon excitations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Advances in Atom Probe Tomography Instrumentation: Implications for Materials Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S.A. Gerstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A.J. Bagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.195307⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (01), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2015.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612366v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107626v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viswas Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929137v1</w:t>
+                <w:t xml:space="preserve">hal-02107626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109 (3), pp.37009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/109/37009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field evaporation of semiconductors assisted by nonequilibrium phonon excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (19), pp.195307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.195307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser pulsing of field evaporation in atom probe tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
+                <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karahka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cossms.2013.11.001⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.6066-6072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl502715s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109340v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+                <w:t xml:space="preserve">Laser pulsing of field evaporation in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl502715s⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cossms.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109736v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nooshin Amirifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109344v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-012-7189-7⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00866898v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the thermal response of a silicon field emitted by ultrafast Laser Assistet Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.201200182⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (3), pp.703-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-012-7189-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00866966v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00866898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.113026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109347v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00866869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (15), pp.153101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00866869v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization dependence of the optical absorption of a subwavelength tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 258 (23), pp.9202-9207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Probing the thermal response of a silicon field emitted by ultrafast Laser Assistet Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3610523⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 525 (1-2), pp.L1-L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.201200182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108157v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00866966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical near-field absorption at a metal tip far from plasmonic resonance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.125411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.044321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3610523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109352v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optical near-field absorption at a metal tip far from plasmonic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.125411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109356v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (10), pp.5154-5158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109355v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125502⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (12), pp.121905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109353v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (12), pp.125502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108177v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.995-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928886v1</w:t>
+                <w:t xml:space="preserve">hal-02108177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Field Ion Emission by Surface Optical Rectification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.99.046103⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131915v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond Field Ion Emission by Surface Optical Rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Santamato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.99.046103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928897v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Surface Effects on the Formation and the Dynamics of Defects in a Nematic Cell with a Planar Anchoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421400590955686⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212023v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field-induced deformation dynamics of a single nematic disclination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Smalyukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg D. Lavrentovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (6), pp.061705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.061705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Surface Effects on the Formation and the Dynamics of Defects in a Nematic Cell with a Planar Anchoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Martinot-Largarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 438 (1), pp.175[1739]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421400590955686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and modulation of fully circularly polarized ultrabroadband THz radiation using two-color gas plasma techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Bergé</w:t>
+                <w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464651v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162062v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Generation and modulation of fully circularly polarized ultrabroadband THz radiation using two-color gas plasma techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3065635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137360v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Idlahcen</w:t>
+                <w:t xml:space="preserve">Terahertz assisted atom probe tomography: effect of single-cycle THz pulses on ion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t>
+              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911354v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">THz time shape control via laser chirp and wavelength dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617477v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating THz polarization through laser chirp and wavelength dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz Photonics III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3022635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France. pp.1-A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz time shape control via laser chirp and wavelength dispersion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Martinez</w:t>
+                <w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3016644⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911335v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz assisted atom probe tomography: effect of single-cycle THz pulses on ion dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michella Karam</w:t>
+                <w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911327v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission dynamic of ions by monocycle THz pulse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231434⟩</w:t>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358005v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Guiramand</w:t>
+                <w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Idlahcen</w:t>
+                <w:t xml:space="preserve">M. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Darmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357976v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz assisted Atom Probe Tomography: Effect of THz properties on ion’s behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Damarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Said Idlahcen</w:t>
+                <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t>
+              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357880v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emission dynamic of ions by monocycle THz pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Darmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t>
+              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357870v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Venturi</w:t>
+                <w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
+              <w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360246v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D THz microscopy of biological materials at atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The third NANOinBIO conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926741v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051556⟩</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926804v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: An imaging tool at the atomic scale using ltrafast laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology, CLEO_AT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-excitation and carrier relaxation in semiconductor tip under high dc electric field during laser-assisted atom probe tomography analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-Y. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring2012 E-MRS 2012 SPRING MEETING Technical sessions: May 14-18, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00710870v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00749065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Photo-excitation and carrier relaxation in semiconductor tip under high dc electric field during laser-assisted atom probe tomography analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t>
+              <w:t xml:space="preserve">Spring2012 E-MRS 2012 SPRING MEETING Technical sessions: May 14-18, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749065v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00710870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of surface band bending and hole accumulation in laser-assisted field evaporation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Field Emission Society (IFES) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Alabama, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00711690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of silicon under high electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France. pp.PP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00711694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of femtosecond laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shcheblanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sévelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00710834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.61--62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de type &amp;quot;creep&amp;quot; de défauts topologiques dans un cristal liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TROISIEME RENCONTRE DU GDR 2284: SYSTEMES ELASTIQUES - DU DESORDRE A LA PLASTICITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Asnelles-Sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de piégeage-dépiégeage d’orientation d’un nématique sur une interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Expression Française sur les Cristaux Liquides 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13254,664 +13400,664 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV and THz assisted APT analysis of a silica matrix for bio-particles embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB6 nanotip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Quantum Electronics Conference (EQEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaB6 nanotip as an ultrafast electron source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onkar Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. SPIE, pp.32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2621526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D microscopy of biological materials at the atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorants et post-doctorants du GPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE PAR DRX EN TEMPERATURE ET MT-DSC DE VERRES DE CHALCOGENURES ET VITROCERAMIQUES ASSOCIEES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Morvan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Calorimétrie et de l'Analyse Thermique (JCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13921,120 +14067,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Assisted Field Evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe TomographyPut Theory Into Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.251-278, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14044,143 +14190,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic atom probe with terahertz pulse generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20220254601A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14190,161 +14336,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of cations from non-conductive nano-samples using single-cycle THz pulses: an experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14412,51 +14558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F750FBF2"/>
+    <w:nsid w:val="2E1684DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14643,51 +14789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-vella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1501-159X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156843463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paparo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.568783" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paparo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damarla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad0855" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121955" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavanant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09889" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061734v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogdanowicz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleischmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Malykhin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinat Ismagilov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Orekhov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700189" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaraj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Moody" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S.A. Gerstl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A.J. Bagot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Silaeva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.195307" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109340v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kelly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bunton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.11.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212023v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Largarde" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590955686" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Smalyukh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg D. Lavrentovich" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061705" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464651v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3065635" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911341v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022635" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016644" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911327v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017117" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358005v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Darmala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231434" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357991v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Damarla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231998" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03707074v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Salvetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214462v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intertaglia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214418v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854856v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lavanant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109317v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00008-5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360317v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hideur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnoldi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911362v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-vella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1501-159X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156843463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paparo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.568783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134265" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paparo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177262" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damarla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad0855" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121955" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavanant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09889" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogdanowicz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleischmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Malykhin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinat Ismagilov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Orekhov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700189" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaraj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Moody" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S.A. Gerstl" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A.J. Bagot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.311" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Silaeva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.195307" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109340v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kelly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bunton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.11.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0LXH8DT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Smalyukh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg D. Lavrentovich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061705" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Largarde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590955686" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464651v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3065635" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911327v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017117" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911335v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016644" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911341v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022635" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357991v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Damarla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231998" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358005v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Darmala" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231434" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03707074v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Salvetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710870v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intertaglia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214418v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854856v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277414v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lavanant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109317v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00008-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360317v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hideur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnoldi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>