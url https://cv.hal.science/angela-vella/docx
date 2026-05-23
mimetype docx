--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1001,1489 +1001,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
+                <w:t xml:space="preserve">Controlling the time shape of terahertz pulses from two-color plasma by combining wavelength dispersion and laser chirp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Weikum</w:t>
+                <w:t xml:space="preserve">A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">A. Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0177262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695247v1</w:t>
+                <w:t xml:space="preserve">hal-04695357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale microscopy of different materials by ultrashort THz-driven Atom Probe Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michella Karam</w:t>
+                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412905022⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911370v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale microscopy of different materials by ultrashort THz-driven Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.05022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412905022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695353v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Karam</w:t>
+                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (7), </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695250v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Generation by Two-Color Plasma: Time Shaping and Ultra-Broadband Polarimetry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rubano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Hideur</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24134265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695257v1</w:t>
+                <w:t xml:space="preserve">hal-04695353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the time shape of terahertz pulses from two-color plasma by combining wavelength dispersion and laser chirp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Martinez</w:t>
+                <w:t xml:space="preserve">THz Generation by Two-Color Plasma: Time Shaping and Ultra-Broadband Polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rubano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Paparo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (2), </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (13), pp.4265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0177262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24134265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695357v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
+                <w:t xml:space="preserve">THz driven field emission: energy and time-of-flight spectra of ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+                <w:t xml:space="preserve">M Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">G Damarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Godin</w:t>
+                <w:t xml:space="preserve">Loic Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (11), pp.113017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ad0855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227193v1</w:t>
+                <w:t xml:space="preserve">hal-04344577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (9), pp.2462-2469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Beainy</w:t>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hugues</w:t>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (6), pp.1633-1643. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.483713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191666v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dynamic morphological modifications of atom probe specimens on the intensity of their photoluminescence spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onkar Bhorade</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (6), pp.1633-1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.483713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344568v1</w:t>
+                <w:t xml:space="preserve">hal-04191666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz driven field emission: energy and time-of-flight spectra of ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Karam</w:t>
+                <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (11), pp.113017. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (6), pp.062809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ad0855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344577v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical aging of the 62.5GeS2-12.5Sb2S3-25CsCl chalcogenide glass: Assessing the mechanisms of equilibration and crystallization</w:t>
               </w:r>
@@ -2586,77 +2586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-resolved photoluminescence study of an atom probe tip containing a ZnO-(Mg,Zn)O heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,77 +2880,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
@@ -3027,51 +3027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3367,2366 +3367,2366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotip response to monocycle terahertz pulses</w:t>
+                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ayoub</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0022182⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968928v1</w:t>
+                <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanotip response to monocycle terahertz pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (15), pp.151105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0022182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935647v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 (8), pp.083055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.083044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935610v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Dalapati</w:t>
+                <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.083055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902892v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Kleshch</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109685v1</w:t>
+                <w:t xml:space="preserve">hal-02108219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Malykhin</w:t>
+                <w:t xml:space="preserve">Victor Kleshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 114 (14), pp.143104. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.51-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109311v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Mammez</w:t>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">S. Malykhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (14), pp.143104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393669v1</w:t>
+                <w:t xml:space="preserve">hal-02109311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vurpillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. H. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260708v1</w:t>
+                <w:t xml:space="preserve">hal-02393669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kleshch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294960v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kleshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mammez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">A. Obraztsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (4), pp.045710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108219v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-assisted atom probe tomography of semiconductors: The impact of the focused-ion beam specimen preparation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bogdanowicz</w:t>
+                <w:t xml:space="preserve">M. Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">M. Ismagilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (18), pp.189901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061734v1</w:t>
+                <w:t xml:space="preserve">hal-02109689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">Laser-assisted atom probe tomography of semiconductors: The impact of the focused-ion beam specimen preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bogdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spies</w:t>
+                <w:t xml:space="preserve">C. Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (14), pp.143104. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.19-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5019672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061754v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Langolff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 112 (14), pp.143103. </w:t>
+              <w:t xml:space="preserve">, 2018, 112 (14), pp.143104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5019672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928845v1</w:t>
+                <w:t xml:space="preserve">hal-02061754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deodatta Shinde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">V. Langolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (14), pp.143103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061771v1</w:t>
+                <w:t xml:space="preserve">hal-01928845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent Characteristics of Needle-Like Single Crystal Diamonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Malykhin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700189⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766078v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Spies</w:t>
+                <w:t xml:space="preserve">Luminescent Characteristics of Needle-Like Single Crystal Diamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Malykhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinat Ismagilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ismagilov</w:t>
+                <w:t xml:space="preserve">Anton Orekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (18), pp.189901. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (1), pp.1700189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109689v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Contactless Measurement of Electric Field-Induced Tensile Stress in Diamond Nanoscale Needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (12), pp.7401 - 7409. </w:t>
@@ -5758,442 +5758,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Material Interaction during Atom Probe Tomography of Oxides with Embedded Metal Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Devaraj</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (16), pp.164308. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4966122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954248v1</w:t>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Laser-Material Interaction during Atom Probe Tomography of Oxides with Embedded Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Zanuttini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Devaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (16), pp.164308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4966122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107558v1</w:t>
+                <w:t xml:space="preserve">hal-01954248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,1213 +6406,1213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field evaporation of semiconductors assisted by nonequilibrium phonon excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cadel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. P. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (19), pp.195307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.195307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929137v1</w:t>
+                <w:t xml:space="preserve">hal-01612366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Mazumder</w:t>
+                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viswas Purohit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107626v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viswas Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 109 (3), pp.37009. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/109/37009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109749v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaporation of semiconductors assisted by nonequilibrium phonon excitations</w:t>
+                <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. P. Silaeva</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109 (3), pp.37009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/109/37009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.195307⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612366v1</w:t>
+                <w:t xml:space="preserve">hal-02109749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Silaeva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (11), pp.6066-6072. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl502715s⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109736v1</w:t>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser pulsing of field evaporation in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bunton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), pp.81-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cossms.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karahka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.6066-6072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl502715s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163403v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t>
@@ -7662,51 +7662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7802,549 +7802,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00866898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the thermal response of a silicon field emitted by ultrafast Laser Assistet Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.113026. </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 525 (1-2), pp.L1-L5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.201200182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00866869v1</w:t>
+                <w:t xml:space="preserve">ujm-00866966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.113026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109347v1</w:t>
+                <w:t xml:space="preserve">ujm-00866869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization dependence of the optical absorption of a subwavelength tip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (15), pp.153101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.01.051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02109348v1</w:t>
+                <w:t xml:space="preserve">hal-02109347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the thermal response of a silicon field emitted by ultrafast Laser Assistet Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Polarization dependence of the optical absorption of a subwavelength tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Silaeva</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 525 (1-2), pp.L1-L5. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258 (23), pp.9202-9207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201200182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00866966v1</w:t>
+                <w:t xml:space="preserve">hal-02109348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
               </w:r>
@@ -8356,64 +8356,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8460,77 +8460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mazumder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110 (4), pp.044321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8590,64 +8590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8707,64 +8707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 255 (10), pp.5154-5158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8836,64 +8836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (12), pp.121905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8927,90 +8927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (12), pp.125502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9056,90 +9056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9224,64 +9224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9357,51 +9357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Field Ion Emission by Surface Optical Rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9474,90 +9474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
@@ -9872,1964 +9872,1964 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Generation and modulation of fully circularly polarized ultrabroadband THz radiation using two-color gas plasma techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3065635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162062v1</w:t>
+                <w:t xml:space="preserve">hal-05464651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t>
+              <w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137360v1</w:t>
+                <w:t xml:space="preserve">hal-05162062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and modulation of fully circularly polarized ultrabroadband THz radiation using two-color gas plasma techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Bergé</w:t>
+                <w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XVI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3065635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05464651v1</w:t>
+                <w:t xml:space="preserve">hal-05137360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz assisted atom probe tomography: effect of single-cycle THz pulses on ion dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michella Karam</w:t>
+                <w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017117⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911327v1</w:t>
+                <w:t xml:space="preserve">hal-04911354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz time shape control via laser chirp and wavelength dispersion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Martinez</w:t>
+                <w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3016644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04911335v1</w:t>
+                <w:t xml:space="preserve">hal-04617477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating THz polarization through laser chirp and wavelength dispersion</w:t>
+                <w:t xml:space="preserve">THz time shape control via laser chirp and wavelength dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Paparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz Photonics III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.44, </w:t>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3022635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3016644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911341v1</w:t>
+                <w:t xml:space="preserve">hal-04911335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Terahertz assisted atom probe tomography: effect of single-cycle THz pulses on ion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643388v1</w:t>
+                <w:t xml:space="preserve">hal-04911327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Idlahcen</w:t>
+                <w:t xml:space="preserve">Modulating THz polarization through laser chirp and wavelength dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Paparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t>
+              <w:t xml:space="preserve">Terahertz Photonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3022635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911354v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t>
+              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France. pp.1-A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617477v1</w:t>
+                <w:t xml:space="preserve">hal-04643388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Martinez</w:t>
+                <w:t xml:space="preserve">Emission dynamic of ions by monocycle THz pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rezki Becheker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ganesh Darmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t>
+              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357880v1</w:t>
+                <w:t xml:space="preserve">hal-04358005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Karam</w:t>
+                <w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t>
+              <w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357870v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz assisted Atom Probe Tomography: Effect of THz properties on ion’s behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ganesh Damarla</w:t>
+                <w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231998⟩</w:t>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357991v1</w:t>
+                <w:t xml:space="preserve">hal-04357880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Venturi</w:t>
+                <w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Darmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360246v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission dynamic of ions by monocycle THz pulse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz assisted Atom Probe Tomography: Effect of THz properties on ion’s behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Damarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Onkar Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231434⟩</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358005v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Said Idlahcen</w:t>
+                <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357976v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D THz microscopy of biological materials at atomic scale</w:t>
               </w:r>
@@ -11841,51 +11841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11934,295 +11934,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926804v1</w:t>
+                <w:t xml:space="preserve">hal-01926741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926741v1</w:t>
+                <w:t xml:space="preserve">hal-01926804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t>
               </w:r>
@@ -12234,77 +12234,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany</w:t>
@@ -12333,77 +12333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: An imaging tool at the atomic scale using ltrafast laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12452,290 +12452,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-excitation and carrier relaxation in semiconductor tip under high dc electric field during laser-assisted atom probe tomography analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. J.-Y. Derrien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">N. Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t>
+              <w:t xml:space="preserve">Spring2012 E-MRS 2012 SPRING MEETING Technical sessions: May 14-18, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00749065v1</w:t>
+                <w:t xml:space="preserve">ujm-00710870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-excitation and carrier relaxation in semiconductor tip under high dc electric field during laser-assisted atom probe tomography analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-Y. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Itina</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring2012 E-MRS 2012 SPRING MEETING Technical sessions: May 14-18, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00710870v1</w:t>
+                <w:t xml:space="preserve">ujm-00749065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of surface band bending and hole accumulation in laser-assisted field evaporation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12825,51 +12825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12907,64 +12907,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of femtosecond laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shcheblanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13045,51 +13045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13427,64 +13427,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV and THz assisted APT analysis of a silica matrix for bio-particles embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13539,103 +13539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB6 nanotip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Quantum Electronics Conference (EQEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
@@ -13673,90 +13673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaB6 nanotip as an ultrafast electron source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onkar Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13816,51 +13816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D microscopy of biological materials at the atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14256,51 +14256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20220254601A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14558,51 +14558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E1684DD"/>
+    <w:nsid w:val="4CBA107C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14789,51 +14789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-vella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1501-159X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156843463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paparo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.568783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134265" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paparo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177262" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damarla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad0855" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121955" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavanant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09889" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogdanowicz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleischmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Malykhin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinat Ismagilov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Orekhov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700189" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaraj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Moody" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S.A. Gerstl" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A.J. Bagot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.311" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Silaeva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.195307" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109340v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kelly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bunton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.11.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0LXH8DT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Smalyukh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg D. Lavrentovich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061705" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Largarde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590955686" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464651v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3065635" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911327v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017117" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911335v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016644" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911341v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022635" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357991v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Damarla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231998" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358005v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Darmala" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231434" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03707074v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Salvetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710870v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intertaglia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214418v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854856v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277414v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lavanant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109317v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00008-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360317v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hideur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnoldi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angela-vella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1501-159X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156843463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paparo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.568783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh K. Gautam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01289" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paparo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0177262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24134265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Damarla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad0855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Chauveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.483713" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121955" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614670" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavanant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09889" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayoub" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022182" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogdanowicz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleischmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Malykhin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinat Ismagilov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Orekhov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700189" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03222" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954248v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaraj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966122" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Moody" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S.A. Gerstl" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A.J. Bagot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.311" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Silaeva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.195307" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109340v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kelly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bunton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.11.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0LXH8DT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Smalyukh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg D. Lavrentovich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061705" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Largarde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590955686" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464651v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3065635" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911335v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016644" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017117" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911341v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022635" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358005v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Darmala" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231434" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357991v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Damarla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231998" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03707074v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Salvetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710870v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intertaglia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214418v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854856v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277414v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lavanant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109317v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00008-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360317v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hideur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnoldi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>