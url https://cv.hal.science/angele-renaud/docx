--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -572,269 +572,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociétale et contrôle de gestion des organisations publiques (Editorial)</w:t>
+                <w:t xml:space="preserve">L’influence des facteurs stratégiques et organisationnels sur les relations entre contrôle de gestion environnemental et apprentissage organisationnel : le cas d’une éco-PME missionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bollecker</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.93-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451931v1</w:t>
+                <w:t xml:space="preserve">hal-02276360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des facteurs stratégiques et organisationnels sur les relations entre contrôle de gestion environnemental et apprentissage organisationnel : le cas d’une éco-PME missionnaire</w:t>
+                <w:t xml:space="preserve">Le contrôleur de gestion écolo : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (2), pp.93-108</w:t>
+              <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276360v1</w:t>
+                <w:t xml:space="preserve">hal-02898130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôleur de gestion écolo : mythe ou réalité ?</w:t>
+                <w:t xml:space="preserve">Responsabilité sociétale et contrôle de gestion des organisations publiques (Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.083.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898130v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’audit environnemental : un dispositif de gestion à l’épreuve de logiques institutionnelles hétérogènes</w:t>
               </w:r>
@@ -1168,174 +1168,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir un management environnemental participatif</w:t>
+                <w:t xml:space="preserve">PROMOUVOIR UN MANAGEMENT ENVIRONNEMENTAL PARTICIPATIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 36 (3), http://www.cairn.info/resume.php?ID_ARTICLE=RIGES_363_0080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.363.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908548v1</w:t>
+                <w:t xml:space="preserve">hal-00708335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROMOUVOIR UN MANAGEMENT ENVIRONNEMENTAL PARTICIPATIF</w:t>
+                <w:t xml:space="preserve">Promouvoir un management environnemental participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.80-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/riges.363.0080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00708335v1</w:t>
+                <w:t xml:space="preserve">hal-00908548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des outils de mesure de la performance environnementale : le cas des audits et indicateurs environnementaux dans dix entreprises françaises certifiées ISO 14001</w:t>
               </w:r>
@@ -1746,51 +1746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the linkages between the management control systems package elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,178 +2111,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00459153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURE DE LA PERFORMANCE GLOBALE DES ENTREPRISES</w:t>
+                <w:t xml:space="preserve">Mesure de la performance globale des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Poitiers, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">28ème Congrès de l'AFC Association Francophone de Comptabilité " Comptabilité et environnement "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00544875v1</w:t>
+                <w:t xml:space="preserve">hal-00708351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la performance globale des entreprises</w:t>
+                <w:t xml:space="preserve">MESURE DE LA PERFORMANCE GLOBALE DES ENTREPRISES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès de l'AFC Association Francophone de Comptabilité " Comptabilité et environnement "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Poitiers, France</w:t>
+              <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Poitiers, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708351v1</w:t>
+                <w:t xml:space="preserve">halshs-00544875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2714,51 +2714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le métier de contrôleur de gestion face aux enjeux de la responsabilité sociale de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations sociétales et organisations : Des repères théoriques et pratiques pour préparer les organisations au monde qui advient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de société (ISSN 1777-439X), Éditions EMS, pp.191-206, 2023, 978-2-37687-776-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3460,51 +3460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/angele-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298364v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04551452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04256552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02898130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01658247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.363.0080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03509170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Caron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03474065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alaoui Mhammedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01454890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernard Bonache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt-Bourgeois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vignal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03806561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03875800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476200v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/angele-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298364v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04551452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04256552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02898130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01658247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.363.0080" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03509170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Caron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03474065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alaoui Mhammedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01454890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernard Bonache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt-Bourgeois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vignal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03806561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03875800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476200v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>