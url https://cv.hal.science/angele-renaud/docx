--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -862,552 +862,564 @@
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fcs.1995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The controller's role in environmental management control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (2014-02), pp.67-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01178066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations of the Interactive Use of Environmental Management Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (2013-02), pp.101-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01178070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation des usages diagnostique et interactif d'un seul et même système de contrôle de gestion : le cas d'un système d'indicateurs environnementaux dans une entreprise française de vins et spiritueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (3), 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Environmental Management System (EMS) to control the implementation and emergence the green strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Accounting &amp; Organizational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 8 (Iss: 1), http://www.emeraldinsight.com/journals.htm?issn=1832-5912&amp;volume=8&amp;issue=1&amp;articleid=17015707&amp;show=h</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROMOUVOIR UN MANAGEMENT ENVIRONNEMENTAL PARTICIPATIF</w:t>
+                <w:t xml:space="preserve">Promouvoir un management environnemental participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.80-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/riges.363.0080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00708335v1</w:t>
+                <w:t xml:space="preserve">hal-00908548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir un management environnemental participatif</w:t>
+                <w:t xml:space="preserve">PROMOUVOIR UN MANAGEMENT ENVIRONNEMENTAL PARTICIPATIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 36 (3), http://www.cairn.info/resume.php?ID_ARTICLE=RIGES_363_0080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.363.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908548v1</w:t>
+                <w:t xml:space="preserve">hal-00708335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des outils de mesure de la performance environnementale : le cas des audits et indicateurs environnementaux dans dix entreprises françaises certifiées ISO 14001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (9), pp.344-362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.029.0344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1417,366 +1429,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les contrôleurs de gestion peuvent-ils rebondir face aux défis environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été DFCG (Association Nationale des Directeurs Financiers et de Contrôle de Gestion)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nationale des Directeurs Financiers et de Contrôle de Gestion, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses comme pratique communicationnelle : le potentiel dialogique de la divulgation extra-financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88ème Congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke (Québec); Université Bishop’s (Sherbrooke - Québec), May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation des indicateurs de richesse : le cas des groupements intercommunaux à fiscalité professionnelle unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alaoui Mhammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque AIRMAP (Association Internationale de Recherche en Management Public)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôleur de gestion face au défi du Facteur 4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Réflexions sur la transition énergétique : autour du facteur 4"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE d’Amiens, Dec 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the linkages between the management control systems package elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1805,418 +1817,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Management Control Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Antwerp, Sep 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi sert l'audit environnemental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité sans Frontières..The French Connection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une tridimensionalité du contrôle interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONCEPT D'INTERACTIVITÉ DE SIMONS REVISITÉ À L'AUNE DES SYSTÈMES DE CONTRÔLE ENVIRONNEMENTAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES OUTILS D'EVALUATION DE LA PERFORMANCE ENVIRONNEMENTALE : AUDITS ET INDICATEURS ENVIRONNEMENTAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00459153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la performance globale des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès de l'AFC Association Francophone de Comptabilité " Comptabilité et environnement "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURE DE LA PERFORMANCE GLOBALE DES ENTREPRISES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2232,51 +2244,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Poitiers, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00544875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2286,165 +2298,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations sociétales et organisations : des repères théoriques et pratiques pour préparer les organisations au monde qui advient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bernard Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Burkhardt-Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions EMS, Questions de société (ISSN 1777-439X), pp.384, 2023, 978-2-37687-776-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2453,231 +2465,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41125-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et contrôle de gestion environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. EMS, Management &amp; société, DL 2015, 2015, Regards sur la pratique, 978-2-84769-671-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre et évaluer les stratégies &amp;quot;développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cardebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Management Prospective Editions, pp.241, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2687,51 +2699,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le métier de contrôleur de gestion face aux enjeux de la responsabilité sociale de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2747,206 +2759,206 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations sociétales et organisations : Des repères théoriques et pratiques pour préparer les organisations au monde qui advient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de société (ISSN 1777-439X), Éditions EMS, pp.191-206, 2023, 978-2-37687-776-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations sociétales et organisations : Des repères théoriques et pratiques pour préparer les organisations au monde qui advient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de société (ISSN 1777-439X), Éditions EMS, pp.21-30, 2023, 978-2-37687-776-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Environmental Management Control in Proactive Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Baret, Lucrezia Songini, Anna Pistoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Accounting, Management Control and Reporting: A European Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2022, 978-1-00-325109-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2956,153 +2968,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion environnemental : simple avatar ou véritable innovation au service de la durabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des coûts cachés et pilotage de la masse salariale : le cas Télécomédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3112,91 +3124,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation des indicateurs environnementaux entre contrôle diagnostique et contrôle interactif. Le cas d'une entreprise française de vins et spiritueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3206,114 +3218,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de management environnemental comme moyen de contrôle de la déclinaison et de l'émergence des stratégies environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Poitiers, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00476200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3460,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/angele-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298364v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04551452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04256552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02898130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01658247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.363.0080" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03509170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Caron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03474065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alaoui Mhammedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01454890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernard Bonache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt-Bourgeois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vignal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03806561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03875800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476200v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/angele-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298364v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04551452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04256552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02898130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01658247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N231K7L8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.363.0080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03509170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Caron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03474065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alaoui Mhammedi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01454890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernard Bonache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt-Bourgeois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vignal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04207530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03806561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03875800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476200v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>