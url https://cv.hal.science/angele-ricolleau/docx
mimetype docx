--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -736,164 +736,176 @@
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 197, pp.226-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state of the high-pressure Fe3O4 phase and a new structural transition at 70 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingwei Fei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101 (3-4), pp.719-725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2016-5409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman characterization of synthetic magnesian calcites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -915,1197 +927,1197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George R. Rossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101 (11), pp.2525-2538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2016-5714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern and past volcanic degassing of iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Auzende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 173, pp.114-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2015.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally Induced Modifications and Phase Transformations of Red Coral Mg-Calcite Skeletons from Infrared Spectroscopy and High Resolution Synchrotron Powder Diffraction Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (8), pp.3690-3706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of sulphur and magnesium in the red coral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 355, pp.13-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen and silicon contents of Earth's core from high pressure metal–silicate partitioning experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingwei Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 310 (3-4), pp.409-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02914111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase relations and equation of state of a natural MORB: Implications for the density profile of subducted oceanic crust in the Earth's lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.B08202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009JB006709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density profile of pyrolite under the lower mantle conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingwei Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (6), pp.06302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008GL036759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical transmission electron microscopy study of a natural MORB sample assemblage transformed at high pressure and high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiaian Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.144-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2008.2532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging of the three-dimensional architecture of the Cınarcık Basin along the North Anatolian Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B de Voogd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006JB004548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01289800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2252,51 +2264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03333517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ricolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2021.37.6.596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02318778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodnar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gagnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balme-Heuze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonquernie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwei Fei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5409" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Rossman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Auzende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marocchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.10.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46W402RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corgne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR7Q5T3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Perrillat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006709" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Ricolleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Watson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Deng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036759" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaian Vanni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2532" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Singh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hirn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Voogd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004548" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18T32VBV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03333517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ricolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2021.37.6.596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02318778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodnar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gagnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balme-Heuze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonquernie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03LZX781-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwei Fei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Rossman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5714" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Auzende" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marocchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.10.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46W402RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR7Q5T3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Perrillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006709" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Ricolleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Watson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Deng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036759" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaian Vanni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2532" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hirn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Voogd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004548" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18T32VBV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>