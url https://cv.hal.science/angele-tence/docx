--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1044,51 +1044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFE4E493"/>
+    <w:nsid w:val="DEDA6657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1192,51 +1192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B2EB004"/>
+    <w:nsid w:val="13073A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1340,51 +1340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CEFABED"/>
+    <w:nsid w:val="EB29455B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>