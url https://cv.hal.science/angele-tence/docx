--- v1 (2026-05-03)
+++ v2 (2026-05-28)
@@ -342,483 +342,483 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’écorce fendue à la délivrance par voie “naturelle” : Myrrha parturiente à la Renaissance</w:t>
+                <w:t xml:space="preserve">Learning how to rule with fables: Homer, Aesop and Ovid explained to Francis I’s children in a middle-French adaptation of Erasmus’ Institutio principis christiani (1526)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Tence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Catherine Gaullier-Bougassas; Angèle Tence; Laure Cébe, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15a00⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127142v1</w:t>
+                <w:t xml:space="preserve">hal-05401081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning how to rule with fables: Homer, Aesop and Ovid explained to Francis I’s children in a middle-French adaptation of Erasmus’ Institutio principis christiani (1526)</w:t>
+                <w:t xml:space="preserve">Rêve de satyres et de tortues. Le frontispice du Discours du Songe de Poliphile de Jean Martin à travers l’exemplaire de la Bibliothèque universitaire de Caen (1554)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Tence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Saint-Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/142za⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228347v1</w:t>
+                <w:t xml:space="preserve">hal-05110137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’ange au diable : sur quelques chutes angéliques dans le décor du livre (XVe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Learning how to rule with fables: Homer, Aesop and Ovid explained to Francis I’s children in a middle-French adaptation of Erasmus’ Institutio principis christiani (1526)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Tence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+              <w:t xml:space="preserve">Classical Association Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Hors-série n° 14, </w:t>
+              <w:t xml:space="preserve">, Jul 2025, Saint-Andrews, United Kingdom</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946249v1</w:t>
+                <w:t xml:space="preserve">hal-05228347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’écorce fendue à la délivrance par voie “naturelle” : Myrrha parturiente à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Tence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “La réception des mythes grecs liés à la nature et au vivant: Textes et images (XIVe-XVIe siècle)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Gaullier-Bougassas; Angèle Tence; Laure Cébe, Jun 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rêve de satyres et de tortues. Le frontispice du Discours du Songe de Poliphile de Jean Martin à travers l’exemplaire de la Bibliothèque universitaire de Caen (1554)</w:t>
+                <w:t xml:space="preserve">De l’ange au diable : sur quelques chutes angéliques dans le décor du livre (XVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Tence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
+              <w:t xml:space="preserve">, 2025, Hors-série n° 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/142za⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1346s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110137v1</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">hal-05401081v1</w:t>
+                <w:t xml:space="preserve">hal-04946249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1044,51 +1044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEDA6657"/>
+    <w:nsid w:val="239188F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1192,51 +1192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13073A1D"/>
+    <w:nsid w:val="413CECDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1340,51 +1340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EB29455B"/>
+    <w:nsid w:val="FE32C402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1577,51 +1577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angele-tence" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosmospectio.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://char.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Tence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1346s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142za" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15a00" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Imbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gerbron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angele-tence" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosmospectio.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://char.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Tence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15a00" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142za" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1346s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Imbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gerbron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>