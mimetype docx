--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2642,295 +2642,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exerkine apelin reverses age-associated sarcopenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pradere</w:t>
+                <w:t xml:space="preserve">Short-term disuse promotes fatty acid infiltration into skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0131-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.335-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918096v1</w:t>
+                <w:t xml:space="preserve">hal-01837668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term disuse promotes fatty acid infiltration into skeletal muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">The exerkine apelin reverses age-associated sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lukjanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.335-347. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (9), pp.1360-1371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0131-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837668v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome-wide adaptations of mouse skeletal muscles during a full month in space</w:t>
               </w:r>
@@ -6440,383 +6440,383 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude A. Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France. 17 p</w:t>
+              <w:t xml:space="preserve">11. Journée de l’École Doctorale en Sciences du Mouvement Humain « SANTE ET PERFORMANCE»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nice, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837631v1</w:t>
+                <w:t xml:space="preserve">hal-01837610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
+                <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by simulated microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Demangel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude A. Dechesne</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude A. Deschene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journée de l’École Doctorale en Sciences du Mouvement Humain « SANTE ET PERFORMANCE»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nice, France. 1 p</w:t>
+              <w:t xml:space="preserve">36. Annual Meeting of the International Society for Gravitational Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ljubljana, Slovenia. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837610v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by simulated microgravity</w:t>
+                <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude A. Deschene</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Annual Meeting of the International Society for Gravitational Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ljubljana, Slovenia. 15 p</w:t>
+              <w:t xml:space="preserve">16. Congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837632v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-hydroxy-beta-methylbutyrate supplementation prevents muscle atrophy and aerobic fitness decrease induced by hindlimb suspension in mice</w:t>
               </w:r>
@@ -7290,51 +7290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Velarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;yves Sempore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13559" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04385372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique van Ombergen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41990-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.834597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dargegen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105489" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blottner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capitanio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Trautmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Furlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gambara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stevens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador&#8208;pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia&#8208;dominguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Olaso&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador-Pascual" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101531" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Damiot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00018.2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lukjanenko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deleruyelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pradere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0131-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tascher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP273895" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bloomfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-017-0013-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2016.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arrighi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moratal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cl&#233;ment" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peraldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.79" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B&#233;langer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Karmouch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Lunde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu H Shukla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1043-15.2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trudel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db08-0263" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Pierson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Massoudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leclerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.bod.fr/lhumain-et-lespace-marc-antoine-custaud-9782322270620" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04532555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pagano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brioche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Faedy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Cassar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fauquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Perraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877264v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Perraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gellie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISST.2019.JW4A.62" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Carretero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.04.268" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837631v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837610v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Demangel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Dechesne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837632v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Deschene" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Velarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;yves Sempore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13559" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04385372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique van Ombergen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41990-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.834597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dargegen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105489" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blottner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capitanio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Trautmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Furlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gambara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stevens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador&#8208;pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia&#8208;dominguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Olaso&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador-Pascual" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101531" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Damiot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00018.2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12259" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lukjanenko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deleruyelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pradere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0131-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tascher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP273895" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bloomfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-017-0013-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2016.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arrighi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moratal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cl&#233;ment" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peraldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.79" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B&#233;langer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Karmouch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Lunde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu H Shukla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1043-15.2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trudel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db08-0263" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Pierson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Massoudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leclerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.bod.fr/lhumain-et-lespace-marc-antoine-custaud-9782322270620" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04532555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pagano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brioche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Faedy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Cassar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fauquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Perraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877264v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Perraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gellie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISST.2019.JW4A.62" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Carretero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.04.268" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Demangel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Dechesne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Deschene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>