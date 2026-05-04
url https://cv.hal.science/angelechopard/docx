--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular determinants of skeletal muscle force loss in response to 5 days of dry immersion in human</w:t>
+                <w:t xml:space="preserve">Characterization of the mechanical properties of the mouse Achilles tendon enthesis by microindentation. Effects of unloading and subsequent reloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Velarde</w:t>
+                <w:t xml:space="preserve">Claire Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel‐yves Sempore</w:t>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Allibert</w:t>
+                <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Montel</w:t>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Castells</w:t>
+                <w:t xml:space="preserve">Mathieu Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (6), pp.2323-2337. </w:t>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.101734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2024.101734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777993v1</w:t>
+                <w:t xml:space="preserve">hal-04385372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camy</w:t>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Marylène Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 173, pp.112231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical properties of the mouse Achilles tendon enthesis by microindentation. Effects of unloading and subsequent reloading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Camy</w:t>
+                <w:t xml:space="preserve">Molecular determinants of skeletal muscle force loss in response to 5 days of dry immersion in human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Michel‐yves Sempore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Lamy</w:t>
+                <w:t xml:space="preserve">Valentine Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavy Roseren</w:t>
+                <w:t xml:space="preserve">Valérie Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caumes</w:t>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.101734. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (6), pp.2323-2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2024.101734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385372v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive assessment of physiological responses in women during the ESA dry immersion VIVALDI microgravity simulation</w:t>
               </w:r>
@@ -770,429 +770,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hindlimb unloading and subsequent reloading on the structure and mechanical properties of Achilles tendon‐to‐bone attachment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severe Muscle Deconditioning Triggers Early Extracellular Matrix Remodeling and Resident Stem Cell Differentiation into Adipocytes in Healthy Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Senni</w:t>
+                <w:t xml:space="preserve">Corentin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Bertaud</w:t>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Genovesio</w:t>
+                <w:t xml:space="preserve">Manon Dargegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard J Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202200713R⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.5489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799571v1</w:t>
+                <w:t xml:space="preserve">hal-03757062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergothioneine Improves Aerobic Performance Without Any Negative Effect on Early Muscle Recovery Signaling in Response to Acute Exercise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Guilhot</w:t>
+                <w:t xml:space="preserve">Effects of hindlimb unloading and subsequent reloading on the structure and mechanical properties of Achilles tendon‐to‐bone attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delobel</w:t>
+                <w:t xml:space="preserve">Karim Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">Alexandrine Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Cécile Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.834597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202200713R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604471v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Muscle Deconditioning Triggers Early Extracellular Matrix Remodeling and Resident Stem Cell Differentiation into Adipocytes in Healthy Men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ergothioneine Improves Aerobic Performance Without Any Negative Effect on Early Muscle Recovery Signaling in Response to Acute Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dargegen</w:t>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard J Jasmin</w:t>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (10), pp.5489. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23105489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.834597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757062v1</w:t>
+                <w:t xml:space="preserve">hal-03604471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,377 +1306,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impact of disuse and unloading on tendon enthesis structure and function</w:t>
+                <w:t xml:space="preserve">Nitrosative Redox Homeostasis and Antioxidant Response Defense in Disused Vastus lateralis Muscle in Long-Term Bedrest (Toulouse Cocktail Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Roffino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Camy</w:t>
+                <w:t xml:space="preserve">Dieter Blottner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Bertaud-Foucault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lamy</w:t>
+                <w:t xml:space="preserve">Daniele Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">Gabor Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lssr.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10030378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179822v1</w:t>
+                <w:t xml:space="preserve">hal-03194143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrosative Redox Homeostasis and Antioxidant Response Defense in Disused Vastus lateralis Muscle in Long-Term Bedrest (Toulouse Cocktail Study)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Negative impact of disuse and unloading on tendon enthesis structure and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Trautmann</w:t>
+                <w:t xml:space="preserve">Sandrine Roffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Furlan</w:t>
+                <w:t xml:space="preserve">Alexandrine Bertaud-Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Gambara</w:t>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
+              <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.46-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10030378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lssr.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194143v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Deconditioning of Human Skeletal Muscles and the Effects of a Thigh Cuff Countermeasure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (21), 19p. </w:t>
@@ -1842,351 +1842,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox modulation of muscle mass and function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of an Antioxidant and Anti-inflammatory Cocktail Against Human Hypoactivity-Induced Skeletal Muscle Deconditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. C Gomez-Cabrera</w:t>
+                <w:t xml:space="preserve">Rémi Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arc-Chagnaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101531⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870066v1</w:t>
+                <w:t xml:space="preserve">hal-02640794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an Antioxidant and Anti-inflammatory Cocktail Against Human Hypoactivity-Induced Skeletal Muscle Deconditioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo Fovet</w:t>
+                <w:t xml:space="preserve">Redox modulation of muscle mass and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. C Gomez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Roumanille</w:t>
+                <w:t xml:space="preserve">C. Arc-Chagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Demangel</w:t>
+                <w:t xml:space="preserve">A. Salvador-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (August), pp.101531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640794v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and chronic effects of Rhaponticum carthamoides and Rhodiola rosea extracts supplementation coupled to resistance exercise on muscle protein synthesis and mechanical power in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Descossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,291 +2244,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nutrient cocktail prevents lipid metabolism alterations induced by 20 days of daily steps reduction and fructose overfeeding: Result from a randomized study</w:t>
+                <w:t xml:space="preserve">Muscle resting and TGF-β inhibitor treatment prevent fatty infiltration following skeletal muscle injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Damiot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00018.2018⟩</w:t>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.62-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33594/000000121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918097v1</w:t>
+                <w:t xml:space="preserve">hal-02617714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle resting and TGF-β inhibitor treatment prevent fatty infiltration following skeletal muscle injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nutrient cocktail prevents lipid metabolism alterations induced by 20 days of daily steps reduction and fructose overfeeding: Result from a randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Damiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Noone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Pagano</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Zahariev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53, pp.62-75. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (1), pp.88-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33594/000000121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00018.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617714v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic inflexibility is an early marker of bed-rest–induced glucose intolerance even when fat mass is stable</w:t>
               </w:r>
@@ -2553,64 +2553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donal O’gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zahariev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103 (5), pp.1910-1920. </w:t>
@@ -2642,766 +2642,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term disuse promotes fatty acid infiltration into skeletal muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">The exerkine apelin reverses age-associated sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lukjanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12259⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (9), pp.1360-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0131-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837668v1</w:t>
+                <w:t xml:space="preserve">hal-01918096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exerkine apelin reverses age-associated sarcopenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pradere</w:t>
+                <w:t xml:space="preserve">Short-term disuse promotes fatty acid infiltration into skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (9), pp.1360-1371. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.335-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0131-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918096v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome-wide adaptations of mouse skeletal muscles during a full month in space</w:t>
+                <w:t xml:space="preserve">Towards human exploration of space: the THESEUS review series on muscle and bone research priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Tascher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brioche</w:t>
+                <w:t xml:space="preserve">Thomas Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Donal O’gorman</w:t>
+                <w:t xml:space="preserve">Jack.J.W.A. van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Bloomfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00201⟩</w:t>
+              <w:t xml:space="preserve">Npj Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41526-017-0013-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604847v1</w:t>
+                <w:t xml:space="preserve">hal-01608587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early structural and functional signature of 3-day human skeletal muscle disuse using the dry immersion model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Proteome-wide adaptations of mouse skeletal muscles during a full month in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Tascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allan Pagano</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal O’gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP273895⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (7), pp.2623-2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603841v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards human exploration of space: the THESEUS review series on muscle and bone research priorities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack.J.W.A. van Loon</w:t>
+                <w:t xml:space="preserve">Early structural and functional signature of 3-day human skeletal muscle disuse using the dry immersion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Bloomfield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">Loïc Treffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Microgravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.10. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595 (13), pp.4301-4315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41526-017-0013-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP273895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608587v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle wasting and aging: Experimental models, fatty infiltrations, and prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50, 32 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3429,563 +3429,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of adipocytes derived from fibro/adipogenic progenitors resident in human skeletal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Arrighi</w:t>
+                <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Moratal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Peraldi</w:t>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2015.79⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837592v1</w:t>
+                <w:t xml:space="preserve">hal-01837620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">HuR mediates changes in the stability of AChR β-Subunit mRNAs after skeletal muscle denervation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier R Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Karmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
+                <w:t xml:space="preserve">John A Lunde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sirvent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antony Philippe</w:t>
+                <w:t xml:space="preserve">Anu H Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (31), pp.10949-10962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1043-15.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824279v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HuR mediates changes in the stability of AChR β-Subunit mRNAs after skeletal muscle denervation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of adipocytes derived from fibro/adipogenic progenitors resident in human skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moratal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier R Joassard</w:t>
+                <w:t xml:space="preserve">N Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bélanger</w:t>
+                <w:t xml:space="preserve">S Giorgetti-Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Karmouch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anu H Shukla</w:t>
+                <w:t xml:space="preserve">P Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1043-15.2015⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2015.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837616v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brioche</w:t>
+                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jublanc</w:t>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (8), pp.ePUB. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837620v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical inactivity differentially alters dietary oleate and palmitate trafficking.</w:t>
               </w:r>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale A Schoeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4157,1266 +4157,1266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Massoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 292 (1), pp.40-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. Congress of Association of Researchers in Physical and Sport Activities ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early deconditioning of human skeletal muscles and effects of a thigh cuff as a countermeasure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Roumanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Faedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. John Wiley and Sons Ltd, Acta Physiologica, 227 (Issue S720), 2019, Special Issue: Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salidroside supplementation associated with resistance exercise enhances physical performance in old mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Roumanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. WILEY, Acta Physiologica, 227 (Supp 720), 2019, Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déconditionnement musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Julia, Stéphane Perrey, Arnaud Dupeyron, Christian Hérisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le déconditionnement locomoteur : Mécanismes, Prévention et Contre-mesures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Medical, pp.106-117, 2022, Pathologie locomotrice et médecine orthopédique, 9791030302592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système musculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-Antoine Custaud, Stéphane Blanc (Auteur), Guillemette Gauquelin-Koch, Claude Gharib. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humain et l’espace - Ses adaptations physiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Books on Demand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.110-119, 2020, 9782322270620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'humain et l'espace: Ses adaptations physiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Books on Demand, pp.344, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal Muscle Fat Infiltration with Aging. An Important Factor of Sarcopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Meynial-Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sarcopenia. Molecular, Cellular, and Nutritional Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-229, 2019, 9780429155260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904313v1</w:t>
-              </w:r>
-[...655 lines deleted...]
-                <w:t xml:space="preserve">hal-03539058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5434,90 +5434,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in vitro electrical pulse stimulating protocol (EPS) mimicking exercise-induced myokines release to study myocytes - muscle resident progenitors crosstalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dargegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès international de l’ACAPS (Association de Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France. pp.435-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5555,77 +5555,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ergothionein in the prevention of age-related muscle deconditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5667,77 +5667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in vitro electrical pulse stimulating protocol (EPS) to study resistance exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dargegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Chopard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5769,368 +5769,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salidroside supplementation associated with intermittent exercise enhances physical performance in old mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delobel</w:t>
+                <w:t xml:space="preserve">3D painting distribution extracted by time domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Frailty, Sarcopenia Research and Geroscience (ICFSR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SNAIA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939000v1</w:t>
+                <w:t xml:space="preserve">hal-03284459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D painting distribution extracted by time domain spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J B Perraud</w:t>
+                <w:t xml:space="preserve">Salidroside supplementation associated with intermittent exercise enhances physical performance in old mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Roumanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAIA 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Conference on Frailty, Sarcopenia Research and Geroscience (ICFSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France. pp.26-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2020.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284459v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une supplémentation en salidroside associée à un exercice en résistance améliore la performance physique chez des souris âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fanca-Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -6159,51 +6159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and homogeneous lighting for full-field THz imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,64 +6332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Salvador-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Biennial Meeting of the Society-for-Free-Radical-Research-International (SFRRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal. </w:t>
@@ -6427,77 +6427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,77 +6552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by simulated microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6677,103 +6677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France. 17 p</w:t>
@@ -6802,77 +6802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-hydroxy-beta-methylbutyrate supplementation prevents muscle atrophy and aerobic fitness decrease induced by hindlimb suspension in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6927,90 +6927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7052,51 +7052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypersédentarité ou micropesenteur : comment nos muscles s'adaptent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société de Biologie de Montpellier : "Le mouvement dans tous ses états"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7290,51 +7290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Velarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;yves Sempore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13559" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04385372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique van Ombergen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41990-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.834597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dargegen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105489" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blottner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capitanio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Trautmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Furlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gambara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stevens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador&#8208;pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia&#8208;dominguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Olaso&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador-Pascual" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101531" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Damiot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00018.2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12259" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lukjanenko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deleruyelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pradere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0131-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tascher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP273895" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bloomfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-017-0013-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2016.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arrighi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moratal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cl&#233;ment" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peraldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.79" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B&#233;langer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Karmouch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Lunde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu H Shukla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1043-15.2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trudel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db08-0263" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Pierson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Massoudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leclerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.bod.fr/lhumain-et-lespace-marc-antoine-custaud-9782322270620" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04532555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pagano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brioche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Faedy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Cassar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fauquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Perraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877264v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Perraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gellie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISST.2019.JW4A.62" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Carretero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.04.268" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Demangel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Dechesne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Deschene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04385372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101734" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Velarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;yves Sempore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13559" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique van Ombergen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41990-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dargegen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.834597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blottner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capitanio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Trautmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Furlan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gambara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030378" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stevens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador&#8208;pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia&#8208;dominguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Olaso&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador-Pascual" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101531" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Damiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00018.2018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lukjanenko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deleruyelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pradere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0131-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bloomfield" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-017-0013-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tascher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP273895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2016.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joassard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B&#233;langer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Karmouch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Lunde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu H Shukla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1043-15.2015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arrighi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moratal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peraldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.79" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trudel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db08-0263" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Pierson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Massoudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leclerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Faedy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904233v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.bod.fr/lhumain-et-lespace-marc-antoine-custaud-9782322270620" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04532555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pagano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brioche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904313v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Cassar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fauquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Perraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877264v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Perraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gellie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISST.2019.JW4A.62" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Carretero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.04.268" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Demangel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Dechesne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Deschene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>