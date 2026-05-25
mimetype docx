--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical properties of the mouse Achilles tendon enthesis by microindentation. Effects of unloading and subsequent reloading</w:t>
+                <w:t xml:space="preserve">Molecular determinants of skeletal muscle force loss in response to 5 days of dry immersion in human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camy</w:t>
+                <w:t xml:space="preserve">Mathias Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Michel‐yves Sempore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Lamy</w:t>
+                <w:t xml:space="preserve">Valentine Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavy Roseren</w:t>
+                <w:t xml:space="preserve">Valérie Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caumes</w:t>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.101734. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (6), pp.2323-2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2024.101734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385372v1</w:t>
+                <w:t xml:space="preserve">hal-04777993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 173, pp.112231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular determinants of skeletal muscle force loss in response to 5 days of dry immersion in human</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Velarde</w:t>
+                <w:t xml:space="preserve">Characterization of the mechanical properties of the mouse Achilles tendon enthesis by microindentation. Effects of unloading and subsequent reloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel‐yves Sempore</w:t>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Allibert</w:t>
+                <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Montel</w:t>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Castells</w:t>
+                <w:t xml:space="preserve">Mathieu Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (6), pp.2323-2337. </w:t>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.101734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2024.101734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777993v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive assessment of physiological responses in women during the ESA dry immersion VIVALDI microgravity simulation</w:t>
               </w:r>
@@ -910,64 +910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hindlimb unloading and subsequent reloading on the structure and mechanical properties of Achilles tendon‐to‐bone attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrosative Redox Homeostasis and Antioxidant Response Defense in Disused Vastus lateralis Muscle in Long-Term Bedrest (Toulouse Cocktail Study)</w:t>
+                <w:t xml:space="preserve">Negative impact of disuse and unloading on tendon enthesis structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Blottner</w:t>
+                <w:t xml:space="preserve">Sandrine Roffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Capitanio</w:t>
+                <w:t xml:space="preserve">Alexandrine Bertaud-Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Trautmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guido Gambara</w:t>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10030378⟩</w:t>
+              <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lssr.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194143v1</w:t>
+                <w:t xml:space="preserve">hal-03179822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impact of disuse and unloading on tendon enthesis structure and function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrosative Redox Homeostasis and Antioxidant Response Defense in Disused Vastus lateralis Muscle in Long-Term Bedrest (Toulouse Cocktail Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Blottner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Roffino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Camy</w:t>
+                <w:t xml:space="preserve">Gabor Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Bertaud-Foucault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lamy</w:t>
+                <w:t xml:space="preserve">Sandra Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">Guido Gambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.46-52. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lssr.2021.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10030378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179822v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Deconditioning of Human Skeletal Muscles and the Effects of a Thigh Cuff Countermeasure</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arc-Chagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salvador-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Descossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,291 +2244,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle resting and TGF-β inhibitor treatment prevent fatty infiltration following skeletal muscle injury</w:t>
+                <w:t xml:space="preserve">A nutrient cocktail prevents lipid metabolism alterations induced by 20 days of daily steps reduction and fructose overfeeding: Result from a randomized study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Pagano</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Damiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Noone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zahariev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33594/000000121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (1), pp.88-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00018.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617714v1</w:t>
+                <w:t xml:space="preserve">hal-01918097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nutrient cocktail prevents lipid metabolism alterations induced by 20 days of daily steps reduction and fructose overfeeding: Result from a randomized study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle resting and TGF-β inhibitor treatment prevent fatty infiltration following skeletal muscle injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zahariev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (1), pp.88-101. </w:t>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.62-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00018.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33594/000000121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918097v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic inflexibility is an early marker of bed-rest–induced glucose intolerance even when fat mass is stable</w:t>
               </w:r>
@@ -2553,64 +2553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donal O’gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zahariev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103 (5), pp.1910-1920. </w:t>
@@ -2642,740 +2642,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exerkine apelin reverses age-associated sarcopenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pradere</w:t>
+                <w:t xml:space="preserve">Short-term disuse promotes fatty acid infiltration into skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0131-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.335-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918096v1</w:t>
+                <w:t xml:space="preserve">hal-01837668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term disuse promotes fatty acid infiltration into skeletal muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">The exerkine apelin reverses age-associated sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lukjanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.335-347. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (9), pp.1360-1371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0131-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837668v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards human exploration of space: the THESEUS review series on muscle and bone research priorities</w:t>
+                <w:t xml:space="preserve">Proteome-wide adaptations of mouse skeletal muscles during a full month in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lang</w:t>
+                <w:t xml:space="preserve">Georg Tascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack.J.W.A. van Loon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">Pauline Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal O’gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Microgravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41526-017-0013-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (7), pp.2623-2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608587v1</w:t>
+                <w:t xml:space="preserve">hal-01604847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome-wide adaptations of mouse skeletal muscles during a full month in space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Early structural and functional signature of 3-day human skeletal muscle disuse using the dry immersion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Treffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Donal O’gorman</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00201⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595 (13), pp.4301-4315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP273895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604847v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early structural and functional signature of 3-day human skeletal muscle disuse using the dry immersion model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Demangel</w:t>
+                <w:t xml:space="preserve">Towards human exploration of space: the THESEUS review series on muscle and bone research priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack.J.W.A. van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Treffel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Allan Pagano</w:t>
+                <w:t xml:space="preserve">Susan Bloomfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 595 (13), pp.4301-4315. </w:t>
+              <w:t xml:space="preserve">Npj Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/JP273895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41526-017-0013-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603841v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle wasting and aging: Experimental models, fatty infiltrations, and prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,563 +3429,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HuR mediates changes in the stability of AChR β-Subunit mRNAs after skeletal muscle denervation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jublanc</w:t>
+                <w:t xml:space="preserve">Olivier R Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+                <w:t xml:space="preserve">Guy Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Karmouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Lunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu H Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (31), pp.10949-10962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1043-15.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837620v1</w:t>
+                <w:t xml:space="preserve">hal-01837616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HuR mediates changes in the stability of AChR β-Subunit mRNAs after skeletal muscle denervation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of adipocytes derived from fibro/adipogenic progenitors resident in human skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A Lunde</w:t>
+                <w:t xml:space="preserve">N Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anu H Shukla</w:t>
+                <w:t xml:space="preserve">C Moratal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Giorgetti-Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1043-15.2015⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2015.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837616v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of adipocytes derived from fibro/adipogenic progenitors resident in human skeletal muscle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N Clément</w:t>
+                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Giorgetti-Peraldi</w:t>
+                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Peraldi</w:t>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2015.79⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (8), pp.ePUB. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837592v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+                <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony M.J. Sanchez Sanchez</w:t>
+                <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Philippe</w:t>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 593 (8), pp.ePUB. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824279v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical inactivity differentially alters dietary oleate and palmitate trafficking.</w:t>
               </w:r>
@@ -4201,348 +4201,863 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 292 (1), pp.40-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déconditionnement musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Julia, Stéphane Perrey, Arnaud Dupeyron, Christian Hérisson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le déconditionnement locomoteur : Mécanismes, Prévention et Contre-mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sauramps Medical, pp.106-117, 2022, Pathologie locomotrice et médecine orthopédique, 9791030302592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système musculaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc-Antoine Custaud, Stéphane Blanc (Auteur), Guillemette Gauquelin-Koch, Claude Gharib. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’humain et l’espace - Ses adaptations physiologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Books on Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.110-119, 2020, 9782322270620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'humain et l'espace: Ses adaptations physiologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Books on Demand, pp.344, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skeletal Muscle Fat Infiltration with Aging. An Important Factor of Sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Meynial-Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sarcopenia. Molecular, Cellular, and Nutritional Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-229, 2019, 9780429155260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congress of Association of Researchers in Physical and Sport Activities ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early deconditioning of human skeletal muscles and effects of a thigh cuff as a countermeasure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4551,262 +5066,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Faedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. John Wiley and Sons Ltd, Acta Physiologica, 227 (Issue S720), 2019, Special Issue: Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salidroside supplementation associated with resistance exercise enhances physical performance in old mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. WILEY, Acta Physiologica, 227 (Supp 720), 2019, Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,609 +5329,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539058v1</w:t>
-              </w:r>
-[...513 lines deleted...]
-                <w:t xml:space="preserve">hal-04904313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5769,286 +5769,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D painting distribution extracted by time domain spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J B Perraud</w:t>
+                <w:t xml:space="preserve">Salidroside supplementation associated with intermittent exercise enhances physical performance in old mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Roumanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAIA 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Conference on Frailty, Sarcopenia Research and Geroscience (ICFSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France. pp.26-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2020.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284459v1</w:t>
+                <w:t xml:space="preserve">hal-04939000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salidroside supplementation associated with intermittent exercise enhances physical performance in old mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delobel</w:t>
+                <w:t xml:space="preserve">3D painting distribution extracted by time domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Frailty, Sarcopenia Research and Geroscience (ICFSR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SNAIA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939000v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une supplémentation en salidroside associée à un exercice en résistance améliore la performance physique chez des souris âgées</w:t>
               </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fanca-Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -6332,51 +6332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Salvador-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6427,77 +6427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,77 +6552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by simulated microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6677,103 +6677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle regeneration with intermuscular adipose tissue (IMAT) accumulation is modulated by mechanical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Arc-Chagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France. 17 p</w:t>
@@ -6802,77 +6802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-hydroxy-beta-methylbutyrate supplementation prevents muscle atrophy and aerobic fitness decrease induced by hindlimb suspension in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6927,90 +6927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7290,51 +7290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04385372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101734" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Velarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;yves Sempore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13559" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique van Ombergen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41990-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dargegen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.834597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blottner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capitanio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Trautmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Furlan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gambara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030378" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stevens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador&#8208;pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia&#8208;dominguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Olaso&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador-Pascual" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101531" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Damiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00018.2018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lukjanenko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deleruyelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pradere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0131-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bloomfield" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-017-0013-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tascher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP273895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2016.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joassard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B&#233;langer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Karmouch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Lunde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu H Shukla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1043-15.2015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arrighi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moratal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peraldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.79" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trudel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db08-0263" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Pierson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Massoudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leclerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Faedy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904233v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.bod.fr/lhumain-et-lespace-marc-antoine-custaud-9782322270620" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04532555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pagano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brioche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904313v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Cassar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fauquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Perraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877264v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Perraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gellie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISST.2019.JW4A.62" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Carretero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.04.268" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Demangel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Dechesne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Deschene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Velarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;yves Sempore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13559" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04385372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique van Ombergen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41990-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dargegen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.834597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Blottner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capitanio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Trautmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Furlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gambara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stevens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador&#8208;pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia&#8208;dominguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Olaso&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Gomez-Cabrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arc-Chagnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador-Pascual" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101531" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Damiot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00018.2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12259" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lukjanenko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deleruyelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pradere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0131-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tascher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Treffel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP273895" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bloomfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-017-0013-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2016.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R Joassard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B&#233;langer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Karmouch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Lunde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu H Shukla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1043-15.2015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837592v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arrighi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moratal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cl&#233;ment" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peraldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.79" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144230" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trudel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db08-0263" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Pierson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Massoudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leclerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.bod.fr/lhumain-et-lespace-marc-antoine-custaud-9782322270620" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04532555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pagano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brioche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Faedy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939261v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Cassar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fauquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Perraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04939920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877264v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Perraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gellie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISST.2019.JW4A.62" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salvador-Pascual" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Carretero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.04.268" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Demangel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Dechesne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Deschene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837599v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>