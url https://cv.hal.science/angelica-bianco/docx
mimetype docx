--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -234,412 +234,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Clouds a Neglected Reservoir of Pesticides?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive species-mediated phototransformation of triphenyl phosphate in cloud water: Kinetics, pathways and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c03787⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 383, pp.126717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249485v1</w:t>
+                <w:t xml:space="preserve">hal-05229365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie dans les nuages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelica Bianco</w:t>
+                <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.80-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59655/nh52122995493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive species-mediated phototransformation of triphenyl phosphate in cloud water: Kinetics, pathways and implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Are Clouds a Neglected Reservoir of Pesticides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Nibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Wu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 383, pp.126717. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c03787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229365v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
               </w:r>
@@ -1155,490 +1155,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strong iron-binding ligands on cloud water oxidant capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aridane González</w:t>
+                <w:t xml:space="preserve">Observer les nuages au sommet du puy de Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154642⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710403v1</w:t>
+                <w:t xml:space="preserve">hal-03812997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of isomers using a differential mobility analyser (DMA): Comparison of experimental vs modelled ion mobility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: The atmospheric microbiota II: Microbial biomarkers and imprint of biological activity in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Šantl-Temkiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123339⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1055818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795776v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The atmospheric microbiota II: Microbial biomarkers and imprint of biological activity in the atmosphere</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Separation of isomers using a differential mobility analyser (DMA): Comparison of experimental vs modelled ion mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Neefjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alfaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vehkamäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ahonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1055818⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.123339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821088v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer les nuages au sommet du puy de Dôme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">Influence of strong iron-binding ligands on cloud water oxidant capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aridane González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Boutorh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cheize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119, pp.62-72. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 829 (4), pp.154642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812997v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puy de Dôme Station (France): A Stoichiometric Approach to Compound Classification in Clouds</w:t>
               </w:r>
@@ -2074,51 +2074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t>
@@ -2150,442 +2150,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic and biogenic hydrophobic VOCs detected in clouds at the puy de Dôme station using Stir Bar Sorptive Extraction: Deviation from the Henry's law prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Fleuret</w:t>
+                <w:t xml:space="preserve">Classification of Clouds Sampled at the Puy de Dôme Station (France) Based on Chemical Measurements and Air Mass History Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104844⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454050v1</w:t>
+                <w:t xml:space="preserve">hal-03027251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of the Cloud Aqueous Phase: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Photochemical Processes in Sunlit Surface and Atmospheric Waters, 25 (2), pp.423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25020423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Clouds Sampled at the Puy de Dôme Station (France) Based on Chemical Measurements and Air Mass History Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Renard</w:t>
+                <w:t xml:space="preserve">Anthropogenic and biogenic hydrophobic VOCs detected in clouds at the puy de Dôme station using Stir Bar Sorptive Extraction: Deviation from the Henry's law prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (7), pp.732. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.104844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11070732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027251v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Ehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 742, pp.140413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,51 +2818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Micro and Nanoplastics: An Enormous Microscopic Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (18), pp.7327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2890,295 +2890,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Effect of endogenous microbiota on the molecular composition of cloud water: a study by Fourier-transform ion cyclotron resonance mass spectrometry (FT-ICR MS)</w:t>
+                <w:t xml:space="preserve">Effect of endogenous microbiota on the molecular composition of cloud water: a study by Fourier-transform ion cyclotron resonance mass spectrometry (FT-ICR MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53161-x⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.7663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44149-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03710539v1</w:t>
+                <w:t xml:space="preserve">hal-02144711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of endogenous microbiota on the molecular composition of cloud water: a study by Fourier-transform ion cyclotron resonance mass spectrometry (FT-ICR MS)</w:t>
+                <w:t xml:space="preserve">Publisher Correction: Effect of endogenous microbiota on the molecular composition of cloud water: a study by Fourier-transform ion cyclotron resonance mass spectrometry (FT-ICR MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.7663. </w:t>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44149-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53161-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144711v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Characterization of Cloudwater Collected at Puy de Dôme by FT-ICR MS Reveals the Presence of SOA Components</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,536 +3292,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Cloud Water Samples Collected at the Puy de Dôme (France) by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UVA-UVB activation of hydrogen peroxide and persulfate for advanced oxidation processes: Efficiency, mechanism and effect of various water constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 347, pp.279 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891058v1</w:t>
+                <w:t xml:space="preserve">hal-01772765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UVA-UVB activation of hydrogen peroxide and persulfate for advanced oxidation processes: Efficiency, mechanism and effect of various water constituents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Characterization of Cloud Water Samples Collected at the Puy de Dôme (France) by Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 347, pp.279 - 287. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (18), pp.10275 - 10285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772765v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disinfection of water inoculated with Enterococcus faecalis using solar/Fe(III)EDDS-H2O2 or S2O82− process</w:t>
+                <w:t xml:space="preserve">Disinfection of water inoculated with Enterococcus faecalis using solar/Fe(III)EDDS-H2O2 or S2O82- process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.I. Polo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernandez-Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.249-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795897v1</w:t>
+                <w:t xml:space="preserve">hal-01569827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disinfection of water inoculated with Enterococcus faecalis using solar/Fe(III)EDDS-H2O2 or S2O82- process.</w:t>
+                <w:t xml:space="preserve">Disinfection of water inoculated with Enterococcus faecalis using solar/Fe(III)EDDS-H2O2 or S2O82− process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.249-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569827v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Metals in Cloud Water Sampled at the Puy De Dôme Station</w:t>
               </w:r>
@@ -3935,1787 +3935,1787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric photochemistry at a fatty acid–coated air-water interface</w:t>
+                <w:t xml:space="preserve">Mechanistic Insights on the Photosensitized Chemistry of a Fatty Acid at the Air/Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaf3617⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.11041-11048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795930v1</w:t>
+                <w:t xml:space="preserve">hal-01476237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Insights on the Photosensitized Chemistry of a Fatty Acid at the Air/Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liselotte Tinel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (20), pp.11041-11048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.6b03165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the characterization of dissolved organic carbon in cloud water: Amino acids and their impact on the oxidant capacity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.37420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep37420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Insights on the Photosensitized Chemistry of a Fatty Acid at the Air/Water Interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tryptophan and tryptophan-like substances in cloud water: Occurrence and photochemical fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03165⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476237v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric photochemistry at a fatty acid–coated air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 353, pp.699-702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aaf3617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical transformation of benzotriazole, 1 relevant to sunlit surface waters : Assessing the possible role of triplet-sensitised processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 566-567, pp.712-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan and tryptophan-like substances in cloud water: Occurrence and photochemical fate</w:t>
+                <w:t xml:space="preserve">Photochemical transformation of benzotriazole, relevant to sunlit surface waters: Assessing the possible role of triplet-sensitised processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.712-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01349003v1</w:t>
+                <w:t xml:space="preserve">hal-03467184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical transformation of benzotriazole, relevant to sunlit surface waters: Assessing the possible role of triplet-sensitised processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric photochemistry at a fatty acid–coated air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.119⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 353 (6300), pp.699-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaf3617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467184v1</w:t>
+                <w:t xml:space="preserve">hal-03795930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight into ethoxyquin fate in surface waters: Stability, direct and indirect photochemical behaviour and the identification of main products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.06.030⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264585v1</w:t>
+                <w:t xml:space="preserve">hal-01204939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions.</w:t>
+                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 75, pp.271-280. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+              <w:t xml:space="preserve">, 2015, 72, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2014.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204939v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfate Radical Photogeneration Using Fe-EDDS: Influence of Critical Parameters and Naturally Occurring Scavengers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Sainte Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.07.036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (24), pp.14343-14349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467187v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate Radical Photogeneration Using Fe-EDDS: Influence of Critical Parameters and Naturally Occurring Scavengers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A better understanding of hydroxyl radical photochemical sources in cloud waters collected at the puy de Dome station - experimental versus modelled formation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal de Sainte Claire</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mouchel-Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03316⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.9191-9202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-9191-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264558v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better understanding of hydroxyl radical photochemical sources in cloud waters collected at the puy de Dome station - experimental versus modelled formation rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new insight into ethoxyquin fate in surface waters: Stability, direct and indirect photochemical behaviour and the identification of main products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Toure Bintou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (16), pp.9191-9202. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 311, pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-9191-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214421v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical generation of photoactive compounds with fulvic-like and humic-like fluorescence in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6064,51 +6064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126717" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5567-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04168672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EA00153E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Peitsaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sordello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01545-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03710403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aridane Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Neefjes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehkam&#228;ki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurt&#233;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahonen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123339" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1055818" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne J&#228;nis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036635" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03898657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227796" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2467-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ehn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187327" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53161-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02144711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44149-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribeiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01964" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Huang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.01.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigante" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mailhot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z48HT9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Polo-Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez-Ibanez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01762390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795930v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3617" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37420" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Fabbri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.119" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Toure Bintou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.06.030" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.07.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Dong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Sainte Claire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214421v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9191-2015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Laurentiis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Maurino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.04.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01539434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF22746" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03787" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5567-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04168672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EA00153E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Peitsaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sordello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01545-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0085" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1055818" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Neefjes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehkam&#228;ki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurt&#233;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123339" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03710403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aridane Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154642" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne J&#228;nis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036635" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03898657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227796" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2467-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070732" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ehn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187327" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02144711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44149-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53161-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribeiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.01.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01964" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Polo-Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez-Ibanez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mailhot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.061" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z48HT9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01762390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03165" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37420" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3617" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Fabbri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204939v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.07.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Dong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Sainte Claire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03316" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9191-2015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264585v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Toure Bintou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.06.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Laurentiis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Maurino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.04.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01539434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF22746" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>