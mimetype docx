--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,412 +234,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive species-mediated phototransformation of triphenyl phosphate in cloud water: Kinetics, pathways and implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Clouds a Neglected Reservoir of Pesticides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Nibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126717⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c03787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229365v1</w:t>
+                <w:t xml:space="preserve">hal-05249485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie dans les nuages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.80-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59655/nh52122995493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Clouds a Neglected Reservoir of Pesticides?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive species-mediated phototransformation of triphenyl phosphate in cloud water: Kinetics, pathways and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 383, pp.126717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c03787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249485v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
               </w:r>
@@ -1155,490 +1155,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer les nuages au sommet du puy de Dôme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">Influence of strong iron-binding ligands on cloud water oxidant capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aridane González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Boutorh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cheize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0085⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 829 (4), pp.154642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812997v1</w:t>
+                <w:t xml:space="preserve">hal-03710403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The atmospheric microbiota II: Microbial biomarkers and imprint of biological activity in the atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tina Šantl-Temkiv</w:t>
+                <w:t xml:space="preserve">Observer les nuages au sommet du puy de Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1055818⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821088v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of isomers using a differential mobility analyser (DMA): Comparison of experimental vs modelled ion mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Neefjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alfaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vehkamäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kurtén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ahonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 243, pp.123339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strong iron-binding ligands on cloud water oxidant capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aridane González</w:t>
+                <w:t xml:space="preserve">Editorial: The atmospheric microbiota II: Microbial biomarkers and imprint of biological activity in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Šantl-Temkiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 829 (4), pp.154642. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1055818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710403v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puy de Dôme Station (France): A Stoichiometric Approach to Compound Classification in Clouds</w:t>
               </w:r>
@@ -2074,51 +2074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t>
@@ -2150,442 +2150,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Clouds Sampled at the Puy de Dôme Station (France) Based on Chemical Measurements and Air Mass History Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Renard</w:t>
+                <w:t xml:space="preserve">Anthropogenic and biogenic hydrophobic VOCs detected in clouds at the puy de Dôme station using Stir Bar Sorptive Extraction: Deviation from the Henry's law prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11070732⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.104844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027251v1</w:t>
+                <w:t xml:space="preserve">hal-02454050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of the Cloud Aqueous Phase: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of Clouds Sampled at the Puy de Dôme Station (France) Based on Chemical Measurements and Air Mass History Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25020423⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470321v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic and biogenic hydrophobic VOCs detected in clouds at the puy de Dôme station using Stir Bar Sorptive Extraction: Deviation from the Henry's law prediction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochemistry of the Cloud Aqueous Phase: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 237, pp.104844. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Photochemical Processes in Sunlit Surface and Atmospheric Waters, 25 (2), pp.423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25020423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454050v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Ehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 742, pp.140413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,51 +2818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Micro and Nanoplastics: An Enormous Microscopic Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (18), pp.7327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2948,51 +2948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.7663. </w:t>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,64 +3324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 347, pp.279 - 287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3467,51 +3467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (18), pp.10275 - 10285. </w:t>
@@ -3980,1827 +3980,1693 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50, pp.11041-11048. </w:t>
+              <w:t xml:space="preserve">, 2016, 50 (20), pp.11041-11048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.6b03165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476237v1</w:t>
+                <w:t xml:space="preserve">hal-03795922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Insights on the Photosensitized Chemistry of a Fatty Acid at the Air/Water Interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the characterization of dissolved organic carbon in cloud water: Amino acids and their impact on the oxidant capacity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03165⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.37420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795922v1</w:t>
+                <w:t xml:space="preserve">hal-01477239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the characterization of dissolved organic carbon in cloud water: Amino acids and their impact on the oxidant capacity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Insights on the Photosensitized Chemistry of a Fatty Acid at the Air/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.11041-11048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01477239v1</w:t>
+                <w:t xml:space="preserve">hal-01476237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan and tryptophan-like substances in cloud water: Occurrence and photochemical fate</w:t>
+                <w:t xml:space="preserve">Photochemical transformation of benzotriazole, 1 relevant to sunlit surface waters : Assessing the possible role of triplet-sensitised processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.034⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.712-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349003v1</w:t>
+                <w:t xml:space="preserve">hal-01374499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric photochemistry at a fatty acid–coated air-water interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tryptophan and tryptophan-like substances in cloud water: Occurrence and photochemical fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaf3617⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476263v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical transformation of benzotriazole, 1 relevant to sunlit surface waters : Assessing the possible role of triplet-sensitised processes.</w:t>
+                <w:t xml:space="preserve">Photochemical transformation of benzotriazole, relevant to sunlit surface waters: Assessing the possible role of triplet-sensitised processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 566-567, pp.712-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374499v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical transformation of benzotriazole, relevant to sunlit surface waters: Assessing the possible role of triplet-sensitised processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric photochemistry at a fatty acid–coated air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 353 (6300), pp.699-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaf3617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03467184v1</w:t>
+                <w:t xml:space="preserve">hal-03795930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric photochemistry at a fatty acid–coated air-water interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaf3617⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795930v1</w:t>
+                <w:t xml:space="preserve">hal-01204939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions.</w:t>
+                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 75, pp.271-280. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 72, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.07.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.07.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204939v1</w:t>
+                <w:t xml:space="preserve">hal-03467187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the environmental photochemistry of 5-chloro-2-(2,4-dichlorophenoxy)phenol (triclosan): Reconsidering the importance of indirect photoreactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfate Radical Photogeneration Using Fe-EDDS: Influence of Critical Parameters and Naturally Occurring Scavengers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Sainte Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.07.036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (24), pp.14343-14349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467187v1</w:t>
+                <w:t xml:space="preserve">hal-01264558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate Radical Photogeneration Using Fe-EDDS: Influence of Critical Parameters and Naturally Occurring Scavengers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A better understanding of hydroxyl radical photochemical sources in cloud waters collected at the puy de Dome station - experimental versus modelled formation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal de Sainte Claire</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mouchel-Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.9191-9202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-9191-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01264558v1</w:t>
+                <w:t xml:space="preserve">hal-01214421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better understanding of hydroxyl radical photochemical sources in cloud waters collected at the puy de Dome station - experimental versus modelled formation rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new insight into ethoxyquin fate in surface waters: Stability, direct and indirect photochemical behaviour and the identification of main products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Toure Bintou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 311, pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-9191-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214421v1</w:t>
+                <w:t xml:space="preserve">hal-01264585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight into ethoxyquin fate in surface waters: Stability, direct and indirect photochemical behaviour and the identification of main products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochemical generation of photoactive compounds with fulvic-like and humic-like fluorescence in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...75 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marco Minella</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa de Laurentiis</w:t>
+                <w:t xml:space="preserve">Valter Maurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111, pp.529-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5810,114 +5676,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation photoinduite du radical hydroxyle dans la phase aqueuse du nuage : impact sur les acides carboxyliques et les acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Blaise Pascal - Clermont-Ferrand II, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016CLF22746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01539434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6064,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03787" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5567-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04168672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EA00153E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Peitsaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sordello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01545-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0085" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1055818" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Neefjes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehkam&#228;ki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurt&#233;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123339" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03710403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aridane Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154642" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne J&#228;nis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036635" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03898657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227796" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2467-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070732" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ehn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187327" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02144711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44149-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53161-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribeiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.01.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01964" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Polo-Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez-Ibanez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mailhot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.061" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z48HT9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01762390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03165" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37420" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3617" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Fabbri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204939v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.07.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Dong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Sainte Claire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03316" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9191-2015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264585v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Toure Bintou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.06.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Laurentiis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Maurino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.04.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01539434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF22746" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126717" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5567-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04168672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouchel-Vallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EA00153E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Peitsaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sordello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01545-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03710403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aridane Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Neefjes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehkam&#228;ki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurt&#233;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahonen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1055818" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne J&#228;nis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036635" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03898657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227796" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2467-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070732" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020423" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ehn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187327" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02144711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44149-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53161-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribeiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.01.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01964" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Polo-Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez-Ibanez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brigante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mailhot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.061" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z48HT9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01762390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03165" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37420" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Fabbri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3617" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.07.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Dong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Sainte Claire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03316" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9191-2015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264585v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Toure Bintou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.06.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Laurentiis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Maurino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.04.035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01539434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF22746" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>