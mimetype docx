--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -225,1507 +225,1787 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche scientifique pluridisciplinaire pour caractériser des pertes en rivière en zone de socle : le site de l’Aff à usage eau potable (Morbihan, Bretagne)</w:t>
+                <w:t xml:space="preserve">Multiscale controls on thermal spring emergence in France: From national statistics to local scale modelling (Chaudes-Aigues hydrothermal system)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mougin</w:t>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Gal</w:t>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.103415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04481825v1</w:t>
+                <w:t xml:space="preserve">hal-05581121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barnoud</w:t>
+                <w:t xml:space="preserve">Long-lived brittle reactivation of crossing fault networks enhancing upwellings in hydrothermal systems: The case study of Chaudes-Aigues spring swarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cayol</w:t>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter G Lelièvre</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélie Portal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">Maxime Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139, pp.103679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108803v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium mobility in a major Chalk aquifer (Lille metropolis, northern France): Contaminants cycles driven by geology, redox processes and pumping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche scientifique pluridisciplinaire pour caractériser des pertes en rivière en zone de socle : le site de l’Aff à usage eau potable (Morbihan, Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Cary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélie Portal</w:t>
+                <w:t xml:space="preserve">Arnaud Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Parmentier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219, pp.49-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03320820v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04481825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating heterogeneous nitrate contamination in a small basement aquifer. A multidisciplinary approach: NO3 isotopes, CFCs-SF6, microbiological activity, geophysics and hydrogeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+                <w:t xml:space="preserve">Selenium mobility in a major Chalk aquifer (Lille metropolis, northern France): Contaminants cycles driven by geology, redox processes and pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Baran</w:t>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vergnaud-Ayraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélie Portal</w:t>
+                <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michel</w:t>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 241, pp.103813. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 583, pp.120465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2021.103813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336986v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Approach for a Comprehensive Characterization of Coastal Dune Systems through Internal Architecture and the Associated Intrinsic Geophysical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating heterogeneous nitrate contamination in a small basement aquifer. A multidisciplinary approach: NO3 isotopes, CFCs-SF6, microbiological activity, geophysics and hydrogeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Billy</w:t>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Baudouin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">V. Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Deparis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adnan Bitri</w:t>
+                <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-075.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 241, pp.103813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2021.103813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913661v1</w:t>
+                <w:t xml:space="preserve">hal-03336986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D electrical imaging of the inner structure of a complex lava dome, Puy de Dôme volcano (French Massif Central, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 373, pp. 97-107. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024302v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical imaging of the inner structure of a lava dome and its environment through gravimetry and magnetism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An Innovative Approach for a Comprehensive Characterization of Coastal Dune Systems through Internal Architecture and the Associated Intrinsic Geophysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-075.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637537v1</w:t>
+                <w:t xml:space="preserve">hal-02913661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Anastasio</w:t>
+                <w:t xml:space="preserve">3D electrical imaging of the inner structure of a complex lava dome, Puy de Dôme volcano (French Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bross</w:t>
+                <w:t xml:space="preserve">Y. Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Béné</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Jean-François Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 373, pp. 97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01270741v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a muon radiography of the Puy de Dôme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cârloganu</w:t>
+                <w:t xml:space="preserve">Geophysical imaging of the inner structure of a lava dome and its environment through gravimetry and magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Niess</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Béné</w:t>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Busato</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-F. Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 320, pp.88 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gi-2-55-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00811479v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner structure of the Puy de Dˆome volcano: cross-comparison of geophysical models (ERT, gravimetry, muon imaging)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anastasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Béné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gi-2-47-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.7290-7307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811456v1</w:t>
+                <w:t xml:space="preserve">in2p3-01270741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air shower simulation for background estimation in muon tomography of volcanoes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Towards a muon radiography of the Puy de Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cârloganu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Niess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Béné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Busato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Combaret</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gi-2-55-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inner structure of the Puy de Dˆome volcano: cross-comparison of geophysical models (ERT, gravimetry, muon imaging)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Béné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gi-2-47-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air shower simulation for background estimation in muon tomography of volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Béné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Busato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cârloganu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.11-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gi-2-11-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1735,1800 +2015,1800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in joint analysis of geological and multi-source geophysical data: lessons from a blind interpretation exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grataloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l'exploration des aquifères offshore (ANR Aquimer, Roussillon, sud France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can an integrated multi-method geophysical approach optimise the groundwater management in the Chalk aquifer? Case study of the Seine fault system (France, Normandy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Meire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Idée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yann David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPGF-Horizon; Université de Poitiers, Mar 2024, Poitiers, France. pp.05002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202450405002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la connaissance géologique de l'aquifère de la craie à des fins hydrogéologiques ? Approche géophysique multiméthode focalisante appliquée aux champs captants du sud de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche scientifique pluri-disciplinaire pour caractériser des pertes en rivière en zone de socle - Le site de l'Aff à usage eau potable (Morbihan, Bretagne)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+                <w:t xml:space="preserve">Intégration de l'imagerie géophysique multi-méthodes pour une gestion durable des ressources en eau autour du système faillé de la Seine de la région de Rouen (Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Idée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yann David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924725v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l'imagerie géophysique multi-méthodes pour une gestion durable des ressources en eau autour du système faillé de la Seine de la région de Rouen (Normandie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jacob</w:t>
+                <w:t xml:space="preserve">Une approche scientifique pluri-disciplinaire pour caractériser des pertes en rivière en zone de socle - Le site de l'Aff à usage eau potable (Morbihan, Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490370v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration géophysique au sein du PER “Fonts-Bouillants”: apport des méthodes gravimétriques, audiomagnétotelluriques et électromagnétiques à source contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géophysique terrestre (géo-radar, sismique réfraction) pour l’aide à la gestion du trait de côte.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Balouin</w:t>
+                <w:t xml:space="preserve">Méthode pluridisciplinaire de caractérisation physique des systèmes dunaires côtiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil (JNGCGC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil - JNGCGC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765735v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pluridisciplinaire de caractérisation physique des systèmes dunaires côtiers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adnand Bitri</w:t>
+                <w:t xml:space="preserve">Détail d'une structure régionale majeure par méthodes géophysiques combinées - cas de la faille de Fécamp-Lillebonne (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yann David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil - JNGCGC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">22èmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778543v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détail d'une structure régionale majeure par méthodes géophysiques combinées - cas de la faille de Fécamp-Lillebonne (Seine-Maritime, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Paquet</w:t>
+                <w:t xml:space="preserve">Apport de la géophysique terrestre (géo-radar, sismique réfraction) pour l’aide à la gestion du trait de côte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palvadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil (JNGCGC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262164v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlighten the Triassic geological setting favourable to large gypsum dissolution-related collapses through geophysics. Case study of the Peyrui collapse (SE France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mélissande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2022 28th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade (Serbia), Serbia. European Association of Geoscientists &amp; Engineers, pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202220100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration géophysique au sein du PER “Fonts-Bouillants”: apport des méthodes gravimétriques, audiomagnétotelluriques et électromagnétiques à source contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27eme réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Geology of the Chalk Aquifer (Northern France) From ERT Imaging for Hydrogeological Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2021 1st Conference on Hydrogeophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Hybrid, France. European Association of Geoscientists &amp; Engineers, pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202120063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3538,114 +3818,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude géophysique de la structure interne d'un dôme volcanique : le Puy de Dôme et son environnement (Chaîne des Puys, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CLF22647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01330753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3713,51 +3993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CE0839A"/>
+    <w:nsid w:val="B5597627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3861,51 +4141,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D990190"/>
+    <w:nsid w:val="F1FC6792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4095,51 +4375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelie-portal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2498-3836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193543621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04481825v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Gal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03320820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Bitri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-075.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-55-2013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-47-2013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-11-2013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Id&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450405002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02924725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01778543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02262164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;lissande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01330753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF22647" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelie-portal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2498-3836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193543621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04481825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03320820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120465" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Bitri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-075.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGTCZ3DF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-55-2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-47-2013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-11-2013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270448v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Id&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450405002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02924725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01778543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02262164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;lissande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01330753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF22647" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>