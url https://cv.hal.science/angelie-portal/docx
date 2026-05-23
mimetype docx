--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -656,295 +656,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04481825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium mobility in a major Chalk aquifer (Lille metropolis, northern France): Contaminants cycles driven by geology, redox processes and pumping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating heterogeneous nitrate contamination in a small basement aquifer. A multidisciplinary approach: NO3 isotopes, CFCs-SF6, microbiological activity, geophysics and hydrogeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Cary</w:t>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Parmentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+                <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 241, pp.103813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2021.103813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320820v1</w:t>
+                <w:t xml:space="preserve">hal-03336986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating heterogeneous nitrate contamination in a small basement aquifer. A multidisciplinary approach: NO3 isotopes, CFCs-SF6, microbiological activity, geophysics and hydrogeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+                <w:t xml:space="preserve">Selenium mobility in a major Chalk aquifer (Lille metropolis, northern France): Contaminants cycles driven by geology, redox processes and pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Baran</w:t>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vergnaud-Ayraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélie Portal</w:t>
+                <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michel</w:t>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 241, pp.103813. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 583, pp.120465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2021.103813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336986v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t>
               </w:r>
@@ -1989,51 +1989,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2398,1022 +2398,1268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can an integrated multi-method geophysical approach optimise the groundwater management in the Chalk aquifer? Case study of the Seine fault system (France, Normandy)</w:t>
+                <w:t xml:space="preserve">Mapping the salt intrusion: a geophysical approach to anticipating global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Meire</w:t>
+                <w:t xml:space="preserve">Erwan Idee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Idée</w:t>
+                <w:t xml:space="preserve">Benjamin Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yann David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536859v1</w:t>
+                <w:t xml:space="preserve">hal-05611920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la connaissance géologique de l'aquifère de la craie à des fins hydrogéologiques ? Approche géophysique multiméthode focalisante appliquée aux champs captants du sud de Lille</w:t>
+                <w:t xml:space="preserve">Quelle approche géophysique pour explorer les aquifères carbonatés karstiques sous-couverture ? Cas d'étude du réservoir jurassique du Pays de l'Or (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295449v1</w:t>
+                <w:t xml:space="preserve">hal-05611910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l'imagerie géophysique multi-méthodes pour une gestion durable des ressources en eau autour du système faillé de la Seine de la région de Rouen (Normandie)</w:t>
+                <w:t xml:space="preserve">How can an integrated multi-method geophysical approach optimise the groundwater management in the Chalk aquifer? Case study of the Seine fault system (France, Normandy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Meire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Idée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yann David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPGF-Horizon; Université de Poitiers, Mar 2024, Poitiers, France. pp.05002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202450405002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490370v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche scientifique pluri-disciplinaire pour caractériser des pertes en rivière en zone de socle - Le site de l'Aff à usage eau potable (Morbihan, Bretagne)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+                <w:t xml:space="preserve">Comment améliorer la connaissance géologique de l'aquifère de la craie à des fins hydrogéologiques ? Approche géophysique multiméthode focalisante appliquée aux champs captants du sud de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924725v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration géophysique au sein du PER “Fonts-Bouillants”: apport des méthodes gravimétriques, audiomagnétotelluriques et électromagnétiques à source contrôlée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélie Portal</w:t>
+                <w:t xml:space="preserve">Une approche scientifique pluri-disciplinaire pour caractériser des pertes en rivière en zone de socle - Le site de l'Aff à usage eau potable (Morbihan, Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591645v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pluridisciplinaire de caractérisation physique des systèmes dunaires côtiers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adnand Bitri</w:t>
+                <w:t xml:space="preserve">Intégration de l'imagerie géophysique multi-méthodes pour une gestion durable des ressources en eau autour du système faillé de la Seine de la région de Rouen (Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Idée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yann David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil - JNGCGC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778543v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détail d'une structure régionale majeure par méthodes géophysiques combinées - cas de la faille de Fécamp-Lillebonne (Seine-Maritime, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration géophysique au sein du PER “Fonts-Bouillants”: apport des méthodes gravimétriques, audiomagnétotelluriques et électromagnétiques à source contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262164v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthode pluridisciplinaire de caractérisation physique des systèmes dunaires côtiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil - JNGCGC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détail d'une structure régionale majeure par méthodes géophysiques combinées - cas de la faille de Fécamp-Lillebonne (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yann David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22èmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apport de la géophysique terrestre (géo-radar, sismique réfraction) pour l’aide à la gestion du trait de côte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil (JNGCGC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3423,185 +3669,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlighten the Triassic geological setting favourable to large gypsum dissolution-related collapses through geophysics. Case study of the Peyrui collapse (SE France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mélissande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2022 28th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade (Serbia), Serbia. European Association of Geoscientists &amp; Engineers, pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202220100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration géophysique au sein du PER “Fonts-Bouillants”: apport des méthodes gravimétriques, audiomagnétotelluriques et électromagnétiques à source contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3630,185 +3876,185 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27eme réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Geology of the Chalk Aquifer (Northern France) From ERT Imaging for Hydrogeological Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2021 1st Conference on Hydrogeophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Hybrid, France. European Association of Geoscientists &amp; Engineers, pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202120063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3818,114 +4064,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude géophysique de la structure interne d'un dôme volcanique : le Puy de Dôme et son environnement (Chaîne des Puys, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CLF22647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01330753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3993,51 +4239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5597627"/>
+    <w:nsid w:val="EF1B2352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4141,51 +4387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1FC6792"/>
+    <w:nsid w:val="F5C1A3DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4375,51 +4621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelie-portal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2498-3836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193543621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04481825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03320820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120465" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Bitri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-075.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGTCZ3DF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-55-2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-47-2013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-11-2013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270448v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Id&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450405002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02924725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01778543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02262164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;lissande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01330753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF22647" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelie-portal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2498-3836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193543621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04481825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schroetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03320820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120465" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Bitri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-075.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGTCZ3DF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-55-2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-47-2013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-11-2013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270448v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Idee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Batut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poncet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04536859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Id&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450405002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02924725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dubois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01778543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02262164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;lissande" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381881v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sylvain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120063" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01330753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF22647" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>