--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -782,269 +782,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverser la classe de langue: évolutions, objectifs, enjeux</w:t>
+                <w:t xml:space="preserve">L’enseignement de la littérature dans les départements de langue et de littérature françaises en Grèce : méthodologies de recherche et résultats d’une enquête quantitative et qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the University of Craiova. Series: Philology, English</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XLinguae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.271 - 288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18355/xl.2018.11.01xl.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232242v1</w:t>
+                <w:t xml:space="preserve">hal-04232247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de la littérature dans les départements de langue et de littérature françaises en Grèce : méthodologies de recherche et résultats d’une enquête quantitative et qualitative</w:t>
+                <w:t xml:space="preserve">Apprendre le français langue étrangère via un MOOC : une question de motivation et d’autonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLinguae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méthodal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Méthodologie de l'enseignement-apprentissage des langues Innover : pourquoi et comment ? (2), pp.39-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232247v1</w:t>
+                <w:t xml:space="preserve">hal-04937327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre le français langue étrangère via un MOOC : une question de motivation et d’autonomie ?</w:t>
+                <w:t xml:space="preserve">Inverser la classe de langue: évolutions, objectifs, enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Méthodologie de l'enseignement-apprentissage des langues Innover : pourquoi et comment ? (2), pp.39-48</w:t>
+              <w:t xml:space="preserve">Annals of the University of Craiova. Series: Philology, English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937327v1</w:t>
+                <w:t xml:space="preserve">hal-04232242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Littérature dans les Départements de Langue et de Littérature françaises en Grèce : enjeux, représentations, méthodes, propositions didactiques</w:t>
               </w:r>
@@ -1758,441 +1758,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality in Language classroom: exploring creative writing through immersive experiences</w:t>
+                <w:t xml:space="preserve">L’écriture créative numérique et l’IA en FLE : outils et pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education Sciences, distance education and educational technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Journées de formation ludique, créative et artistique. Les ateliers d’écriture créative et de réécriture dans la pratique pédagogique du FLE une aventure scripturale partagée à la portée de tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ouverte de Grèce, Jun 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422711v1</w:t>
+                <w:t xml:space="preserve">hal-05423932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture créative numérique et l’IA en FLE : outils et pratiques pédagogiques</w:t>
+                <w:t xml:space="preserve">Enhancing Language Learning Through VR: a Focus on creative writing skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de formation ludique, créative et artistique. Les ateliers d’écriture créative et de réécriture dans la pratique pédagogique du FLE une aventure scripturale partagée à la portée de tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ouverte de Grèce, Jun 2025, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">21st Century Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423932v1</w:t>
+                <w:t xml:space="preserve">hal-05422727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Language Learning Through VR: a Focus on creative writing skills</w:t>
+                <w:t xml:space="preserve">Development of an Educational AI-based Chatbot for Teaching and Learning a foreign language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Century Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">13th International Conference on Open &amp; Distance Education ICODL 2025. Open and Distance Education: 21st Century Skills and the challenge of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Humanities of the Hellenic Open University and Hellenic Open &amp; Distance Education Center (EDAE), Dec 2025, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422727v1</w:t>
+                <w:t xml:space="preserve">hal-05422694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Educational AI-based Chatbot for Teaching and Learning a foreign language</w:t>
+                <w:t xml:space="preserve">Virtual Reality in Language classroom: exploring creative writing through immersive experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Open &amp; Distance Education ICODL 2025. Open and Distance Education: 21st Century Skills and the challenge of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Humanities of the Hellenic Open University and Hellenic Open &amp; Distance Education Center (EDAE), Dec 2025, Patras, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Education Sciences, distance education and educational technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422694v1</w:t>
+                <w:t xml:space="preserve">hal-05422711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre deux langues et deux cultures : l’odyssée identitaire de Vassilis Alexakis</w:t>
+                <w:t xml:space="preserve">Performing in digital stages: introducing art and tableaux vivants in language classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire en français langue autre au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Abu Dhabi, Apr 2024, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">The 15th Asian Conference on Arts and Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Osaka University and IAFOR, May 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423962v1</w:t>
+                <w:t xml:space="preserve">hal-05423956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing in digital stages: introducing art and tableaux vivants in language classroom</w:t>
+                <w:t xml:space="preserve">Entre deux langues et deux cultures : l’odyssée identitaire de Vassilis Alexakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Asian Conference on Arts and Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Osaka University and IAFOR, May 2024, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Écrire en français langue autre au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Abu Dhabi, Apr 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423956v1</w:t>
+                <w:t xml:space="preserve">hal-05423962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile learning in language classroom: emerging tools and teaching scenarios</w:t>
               </w:r>
@@ -2310,165 +2310,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching French as a Foreign language through theater and drama activities</w:t>
+                <w:t xml:space="preserve">E-théâtre en enseignement du Français Langue Étrangère : nouvelles formes de pratiques théâtrales en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Content-based instruction in the foreign language classroom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New York University Abu Dhabi, Nov 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLIDAM, INALCO, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472809v1</w:t>
+                <w:t xml:space="preserve">hal-05472836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-théâtre en enseignement du Français Langue Étrangère : nouvelles formes de pratiques théâtrales en ligne</w:t>
+                <w:t xml:space="preserve">Teaching French as a Foreign language through theater and drama activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PLIDAM, INALCO, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Content-based instruction in the foreign language classroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University Abu Dhabi, Nov 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472836v1</w:t>
+                <w:t xml:space="preserve">hal-05472809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational and mental health impacts of Covid-19: the case of French as a foreign language students of Sorbonne University Abu Dhabi</w:t>
               </w:r>
@@ -2983,51 +2983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACBF587A"/>
+    <w:nsid w:val="BCB1B435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angeliki-kordoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9429-1800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519984v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kordoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiebault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077708ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Wehbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05057998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Diamantidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Belli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/xl.2018.11.01xl.23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.4445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05485974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angeliki-kordoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9429-1800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519984v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kordoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiebault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077708ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Wehbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05057998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Diamantidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/xl.2018.11.01xl.23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Belli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.4445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05485974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>