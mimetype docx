--- v1 (2026-04-11)
+++ v2 (2026-05-14)
@@ -1238,440 +1238,596 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture créative et TICE : une expérience interactive et collaborative en classe de FLE</w:t>
+                <w:t xml:space="preserve">Technologies émergentes et nouvelles pratiques théâtrales en contexte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement de la littérature avec le numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales. Oralité, mises en scène, technicité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des archives contemporaines; Coll. «Plidam», pp.155-170, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375512v1</w:t>
+                <w:t xml:space="preserve">hal-05612548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture créative en FLE : le silence du texte littéraire la voix de l'apprenant</w:t>
+                <w:t xml:space="preserve">Écriture créative et TICE : une expérience interactive et collaborative en classe de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">JATEPress, Université de Szeged. </w:t>
+              <w:t xml:space="preserve">M. Brunel; F. Quet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agapes Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">L'enseignement de la littérature avec le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, pp.149-160, 2018, 978-2-8076-0646-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468512v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature de voyages et le dialogue interculturel à travers un atelier d’écriture en FLE</w:t>
+                <w:t xml:space="preserve">L'écriture créative en FLE : le silence du texte littéraire la voix de l'apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JATEPress, Université de Szeged. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agapes francophones 2013, Études de lettres francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Agapes Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423895v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature de voyages et le dialogue interculturel à travers un atelier d’écriture en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agapes francophones 2013, Études de lettres francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridité linguistique et recherche identitaire dans les écritures francophones grecques : le cas de Margarita Liberaki et de Vassilis Alexakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-280, 2013, 978-2-8066-0708-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ανάπτυξη ενός εκπαιδευτικού Chatbot Τεχνητής Νοημοσύνης για τη διδασκαλία και εκμάθηση ξένης γλώσσας [Development of an educational AI-based chatbot for teaching and learning a foreign language]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference in Open &amp; Distance Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Patras, Greece. 13 (2), pp.287-304, 2026, 978-618-5335-28-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/icodl.8169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe ré-inversée : quand des étudiants de FLE créent une chaîne éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès européen de la FIPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Athens, France. pp.796-805, 2021, Regards croisés sur la place du français dans des sociétés en mutation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1681,1133 +1837,1133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaut contre la frontière de Leïla Slimani : la littérature comme espace de médiation linguistique et interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations du concept de frontières : Entre fixité et mouvance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université Libanaise, Feb 2026, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture créative numérique et l’IA en FLE : outils et pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de formation ludique, créative et artistique. Les ateliers d’écriture créative et de réécriture dans la pratique pédagogique du FLE une aventure scripturale partagée à la portée de tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Ouverte de Grèce, Jun 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Language Learning Through VR: a Focus on creative writing skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Century Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Educational AI-based Chatbot for Teaching and Learning a foreign language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Open &amp; Distance Education ICODL 2025. Open and Distance Education: 21st Century Skills and the challenge of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Humanities of the Hellenic Open University and Hellenic Open &amp; Distance Education Center (EDAE), Dec 2025, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality in Language classroom: exploring creative writing through immersive experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Education Sciences, distance education and educational technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing in digital stages: introducing art and tableaux vivants in language classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th Asian Conference on Arts and Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Osaka University and IAFOR, May 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre deux langues et deux cultures : l’odyssée identitaire de Vassilis Alexakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire en français langue autre au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Abu Dhabi, Apr 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile learning in language classroom: emerging tools and teaching scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd Southeast Asian Conference on Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAFOR, Feb 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les Humanités Numériques : vers de nouveaux horizons en écriture créative, digital storytelling et lecture immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanité numérique : bénéfices &amp; pertes dans le processus de la transformation digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone International (IFI); Université nationale du Vietnam à Hanoï (UNVH), Oct 2023, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-théâtre en enseignement du Français Langue Étrangère : nouvelles formes de pratiques théâtrales en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PLIDAM, INALCO, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching French as a Foreign language through theater and drama activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Content-based instruction in the foreign language classroom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University Abu Dhabi, Nov 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational and mental health impacts of Covid-19: the case of French as a foreign language students of Sorbonne University Abu Dhabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference Aprolínguas, titled "Foreign language teaching and learning in the classroom and online: tradition, perspectives and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Algrave, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture créative numérique en classe de langue : vers de nouvelles formes narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Congrès mondial de la FIPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nabeul-Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverser la classe de FLE : scénariser, monter, partager des vidéos éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès européen de la FIPF, Regards croisés sur la place du français dans des sociétés en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages numériques pour un atelier de lecture et d’écriture créative en classe de FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque international sur l’enseignement de la littérature avec le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques théâtrales en classe de langue : une approche interculturelle pour se connaître soi-même et découvrir l’Autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodal 2e Colloque international : Méthodologie de l'apprentissage des langues : vers l’excellence pédagogique, didactique et linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2817,105 +2973,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Γαλλική Γραμματική στα Ελληνικά [Grammaire Française en grec]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kordoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ornimi éditions. 2014, 978-618-5554-03-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2983,51 +3139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCB1B435"/>
+    <w:nsid w:val="F3A50DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angeliki-kordoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9429-1800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519984v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kordoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiebault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077708ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Wehbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05057998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Diamantidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/xl.2018.11.01xl.23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Belli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.4445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05485974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angeliki-kordoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9429-1800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519984v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kordoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiebault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077708ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Wehbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05057998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Diamantidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/xl.2018.11.01xl.23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Belli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.4445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05612548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9831" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05599256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/icodl.8169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05485974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486012v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>