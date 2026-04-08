--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -309,295 +309,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Adaptive Sampling: A Smart Approach for Affordable Germination Phenotyping</w:t>
+                <w:t xml:space="preserve">Deep-learning-ready RGB-depth images of seedling development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Phenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphe.2025.100067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-025-01334-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127346v1</w:t>
+                <w:t xml:space="preserve">hal-04948208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning-ready RGB-depth images of seedling development</w:t>
+                <w:t xml:space="preserve">Bayesian Adaptive Sampling: A Smart Approach for Affordable Germination Phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, 14 p. </w:t>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-025-01334-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphe.2025.100067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948208v1</w:t>
+                <w:t xml:space="preserve">hal-05127346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
               </w:r>
@@ -1119,51 +1119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Data—An automatic solution for seedling growth analysis via RGB-Depth imaging sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,51 +1266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Importance of Non-Gaussianity in Chlorophyll Fluorescence Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Sapoukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,51 +2586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange de processus de Dirichlet pour la détection de stades phénologiques par imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Estimation of the Normal Ratio Distribution with Variational Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,51 +3201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Bayesian Adaptive Sampling for Nonlinear Model: Application to Plant Phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,51 +3554,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D68A98E"/>
+    <w:nsid w:val="61056498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3785,51 +3785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-el-ghaziri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7397-8953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05036354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouanich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ghaziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santagostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Land&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04617360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beno&#238;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04273968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Garbouge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sapoukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03636395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beno&#238;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-022-00293-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberts Christine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Plissonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.02.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Oufdou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bergam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khomsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/apm.2018.810049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v10n1p160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2017.01.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.09.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.09.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03823016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bouanich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:daaa5cd6b6e3ffe616c9a1cd416ce16e8a1baa8e;origin=https://forgemia.inra.fr/imhorphen/quads;visit=swh:1:snp:49356d7f45d172ba16275de138c3ded03493b912;anchor=swh:1:rev:3e9a00ba8e7f14ba0120a53b0fae34263faeda28" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-el-ghaziri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7397-8953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05036354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouanich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ghaziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santagostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Land&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04617360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beno&#238;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04273968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Garbouge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sapoukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03636395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beno&#238;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-022-00293-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberts Christine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Plissonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.02.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Oufdou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bergam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khomsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/apm.2018.810049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v10n1p160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2017.01.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.09.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.09.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03823016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bouanich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:daaa5cd6b6e3ffe616c9a1cd416ce16e8a1baa8e;origin=https://forgemia.inra.fr/imhorphen/quads;visit=swh:1:snp:49356d7f45d172ba16275de138c3ded03493b912;anchor=swh:1:rev:3e9a00ba8e7f14ba0120a53b0fae34263faeda28" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>