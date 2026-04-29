--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -577,295 +577,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378553v1</w:t>
+                <w:t xml:space="preserve">hal-05114656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+                <w:t xml:space="preserve">Marie Louisa Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114656v1</w:t>
+                <w:t xml:space="preserve">hal-05378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QuaDS: A qualitative/quantitative descriptive statistics Python module</w:t>
               </w:r>
@@ -3554,51 +3554,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61056498"/>
+    <w:nsid w:val="B346D348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3785,51 +3785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-el-ghaziri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7397-8953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05036354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouanich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ghaziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santagostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Land&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04617360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beno&#238;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04273968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Garbouge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sapoukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03636395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beno&#238;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-022-00293-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberts Christine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Plissonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.02.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Oufdou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bergam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khomsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/apm.2018.810049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v10n1p160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2017.01.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.09.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.09.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03823016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bouanich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:daaa5cd6b6e3ffe616c9a1cd416ce16e8a1baa8e;origin=https://forgemia.inra.fr/imhorphen/quads;visit=swh:1:snp:49356d7f45d172ba16275de138c3ded03493b912;anchor=swh:1:rev:3e9a00ba8e7f14ba0120a53b0fae34263faeda28" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-el-ghaziri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7397-8953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05036354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouanich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ghaziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santagostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Land&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04617360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beno&#238;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04273968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Garbouge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sapoukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03636395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beno&#238;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-022-00293-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberts Christine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Plissonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.02.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Oufdou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bergam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khomsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/apm.2018.810049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v10n1p160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2017.01.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.09.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.09.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03823016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bouanich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:daaa5cd6b6e3ffe616c9a1cd416ce16e8a1baa8e;origin=https://forgemia.inra.fr/imhorphen/quads;visit=swh:1:snp:49356d7f45d172ba16275de138c3ded03493b912;anchor=swh:1:rev:3e9a00ba8e7f14ba0120a53b0fae34263faeda28" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>