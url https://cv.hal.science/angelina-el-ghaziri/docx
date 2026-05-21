--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -175,485 +175,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant resistance inducers and evaluation of genotype receptivity for carrot protection against Alternaria leaf blight</w:t>
+                <w:t xml:space="preserve">Bayesian Adaptive Sampling: A Smart Approach for Affordable Germination Phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+                <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitti Anlati Moussa</w:t>
+                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Suel</w:t>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1513301. </w:t>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2025.1513301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphe.2025.100067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081180v1</w:t>
+                <w:t xml:space="preserve">hal-05127346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning-ready RGB-depth images of seedling development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Mercier</w:t>
+                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13007-025-01334-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Adaptive Sampling: A Smart Approach for Affordable Germination Phenotyping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of plant resistance inducers and evaluation of genotype receptivity for carrot protection against Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitti Anlati Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Suel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Phenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1513301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphe.2025.100067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2025.1513301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127346v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,77 +717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Louisa Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -979,338 +979,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a semantic distance for inferring structure of the variability between 19 th century Rosa cultivars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pernet</w:t>
+                <w:t xml:space="preserve">Growth Data—An automatic solution for seedling growth analysis via RGB-Depth imaging sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Landès</w:t>
+                <w:t xml:space="preserve">Mathis Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Eid</w:t>
+                <w:t xml:space="preserve">Hadhami Garbouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Benoît</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Santagostini</w:t>
+                <w:t xml:space="preserve">David Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.60⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617360v1</w:t>
+                <w:t xml:space="preserve">hal-04273968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Data—An automatic solution for seedling growth analysis via RGB-Depth imaging sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Couasnet</w:t>
+                <w:t xml:space="preserve">Construction of a semantic distance for inferring structure of the variability between 19 th century Rosa cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Cordier</w:t>
+                <w:t xml:space="preserve">R. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadhami Garbouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félix Mercier</w:t>
+                <w:t xml:space="preserve">E. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pierre</w:t>
+                <w:t xml:space="preserve">Pierre Santagostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1384, pp.477-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273968v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Importance of Non-Gaussianity in Chlorophyll Fluorescence Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Sapoukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1383,90 +1383,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIVIS: a semantic DIstance to improve the VISualisation of heterogeneous phenotypic datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Santagostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioData Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.10. </w:t>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberts Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,51 +1677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bergam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Khomsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal protein restriction during lactation induces early and lasting plasma metabolomic and hepatic lipidomic signatures of the offspring in a rodent programming model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Martin Agnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biased power regression: a new biased estimation procedure in linear regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.160-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2022,51 +2022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum decorrelation of the variables; Application to multivariate regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2074,482 +2074,518 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 162, pp.111-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of multiblock datasets using ComDim: Overview and extension to the analysis of (K+ 1) datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa E. M. Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (8), pp.420-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cem.2810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum standardization of the variables. Application to principal components analysis and PLS-regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 148, pp.95-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2015.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AoV-PLS: a new method for the analysis of multivariate data depending on several factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.214 - 235. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i20705948v8n2p214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures of association between two datasets; Application to sensory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.116-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2559,199 +2595,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange de processus de Dirichlet pour la détection de stades phénologiques par imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI’25 ; XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirage indirect pour la spatialisation des activités de pêche maritime : le cas Valpena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Medous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,401 +2806,401 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque international francophone sur les sondages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Esch-Belval, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Estimation of the Normal Ratio Distribution with Variational Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1823-1827, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a semantic distance for inferring structure of the variability between 19th century Rosa varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Santagostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of multivariate data depending on several factors: ANOVA-PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème Congrès Chimiométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève (Unige). CHE. Groupe Français de Chimiométrie (GFC), FRA., Jan 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3174,146 +3210,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Bayesian Adaptive Sampling for Nonlinear Model: Application to Plant Phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, /, France. IEEE, pp.2537-2541, 2024, Proceedings, 978-9-4645-9361-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3323,170 +3359,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QuaDS Qualitative/Quantitative Description Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Bouanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Santagostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:daaa5cd6b6e3ffe616c9a1cd416ce16e8a1baa8e;origin=https://forgemia.inra.fr/imhorphen/quads;visit=swh:1:snp:49356d7f45d172ba16275de138c3ded03493b912;anchor=swh:1:rev:3e9a00ba8e7f14ba0120a53b0fae34263faeda28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3554,51 +3590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B346D348"/>
+    <w:nsid w:val="63EE1A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3785,51 +3821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-el-ghaziri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7397-8953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05036354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouanich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ghaziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santagostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Land&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04617360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beno&#238;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04273968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Garbouge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sapoukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03636395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beno&#238;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-022-00293-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberts Christine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Plissonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.02.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Oufdou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bergam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khomsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/apm.2018.810049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v10n1p160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2017.01.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.09.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.09.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03823016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bouanich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:daaa5cd6b6e3ffe616c9a1cd416ce16e8a1baa8e;origin=https://forgemia.inra.fr/imhorphen/quads;visit=swh:1:snp:49356d7f45d172ba16275de138c3ded03493b912;anchor=swh:1:rev:3e9a00ba8e7f14ba0120a53b0fae34263faeda28" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-el-ghaziri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7397-8953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couasnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01334-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05036354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouanich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ghaziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santagostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Land&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04273968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cordier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Garbouge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04617360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beno&#238;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santagostini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.60" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sapoukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15020528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03636395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beno&#238;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-022-00293-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberts Christine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Plissonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.02.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Oufdou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bergam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khomsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/apm.2018.810049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v10n1p160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2017.01.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8HWK26-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2015.09.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSGW93SF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.09.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW792RGM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Medous" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03823016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715323" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bouanich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:daaa5cd6b6e3ffe616c9a1cd416ce16e8a1baa8e;origin=https://forgemia.inra.fr/imhorphen/quads;visit=swh:1:snp:49356d7f45d172ba16275de138c3ded03493b912;anchor=swh:1:rev:3e9a00ba8e7f14ba0120a53b0fae34263faeda28" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>