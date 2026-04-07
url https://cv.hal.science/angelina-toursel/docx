--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelina Toursel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de l'information et de la communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">angelina-toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1450-6267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261644211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l’épistémologie du journalisme : Définition, objets et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.162-179. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v14.n1.2025.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et justice informationnelle : quels enjeux éthiques à l’ère numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, http://journals.openedition.org/ctd/16416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fact-checking au debunking: un cadrage médiatique en question. L'exemple d'une campagne européenne de lutte contre la désinformation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.362-391. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjc-2024-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la justice informationnelle et l’éthique-vécue comme « médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez van Poppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reportage immersif : une expérience paradoxale du réel et de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.103-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v51i0.58573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Journalism, a “New Frontier” of Information Experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.336-357. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v15n2.2019.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme immersif, nouvelle forme d’incommunication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la culture numérique dans un cursus d’art numérique : quels enjeux pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les arts numériques : contextes, enjeux, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; Université Paris 1 Panthéon Sorbonne, Mar 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vous reprendrez bien un ver de farine ?” Retour sur le cadrage médiatique du réseau de fact-checking européen EDMO à propos de l’autorisation des insectes dans l’alimentation par l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désinformation scientifique : un problème public transnational"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la Chaire en journalisme scientifique Bell, Université de Laval, Feb 2024, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éthique appliquée à l’éthique vécue : retour sur le projet « Éthique et Gestion de Projet à l’heure du Numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième conférence internationale sur l’Ethique de l’Information et Première conférence internationale du Réseau Thématique International sur l’Ethique en SHS, Université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Geriico, France; UNESP - São Paulo State University, Brazil; University of León, Spain; Institute for Knowledge Organization and Structure, Inc. Lake Oswego OR USA, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque vrai, peu s’en faut. Que valent vraiment les résultats des initiatives de fact-checking ? Une approche épistémologique du journalisme de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Infox sur Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAI (Sorbonne Centre on AI), Sorbonne Université, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfake ou comment en finir avec la preuve par l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Image(s) de l’avenir/Avenir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Université Paris 8, Jun 2022, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global turn de l'investigation journalistique et engagement collaboratif grâce aux technologies numériques : le cas de l’ICIJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement, 4ème Symposium du GDR CNRS MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MaDICS (Masses de Données, Informations et Connaissances en Sciences), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing fact-checking in the field of disinformation studies: for an epistemological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference, Disinformation studies: perspectives to an emerging research field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA (European Communication Research and Education Association), Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Journalisme et de communication d'Aix-Marseille Université (EJCAM), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, dispositifs et contre-dispositifs de véridiction, simulation, deep fakes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ARCANES « Des arts trompeurs à la post-vérité : régimes d’authenticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Canada; Université de Montréal, Canada; Université Paris 8, Mar 2021, Montréal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et accès médiatisé au réel : le cas problématique du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mondes imaginaires et univers transmédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l’Information et de la Communication (IMSIC); Observatoire des Mondes Imaginaires (OMI); Université de Toulon, Apr 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Research Project on Journalism, Information & Innovation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Research Projects Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Journalism, University of Kent, Feb 2020, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Fact-checking renews Information Technology and Journalism: an Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual International Conference on Information Technology and Journalism: “Internet in the Era of Disin-formation, Journalism and Artificial Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Centre Dubrovnik, Sep 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Uncertainty by fact-checking practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Winter School for the study of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa, Jan 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an operational definition of disinformation through the fact- checking: toward a new epistemocratic order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view | #1 Defining and Measuring Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus Institute of Advanced Studies (AIAS), NOS-HS (The joint committee for Nordic Research councils in the humanities and social sciences), Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) media and journalistic innovations: how are information experiences redesigned today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view |#2 Countering online disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan university, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et appropriation du monde par l’image (et le son) : le cas du reportage immersif en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Médias de l’image et du photojournalisme. L’être, la monstration et le pouvoir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) médialités et innovations journalistiques : comment se reconfigurent aujourd’hui les expériences de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transmédia à l’épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam) // Observatoire de Recherche sur les Médias et le journalisme (ORM) // Centre de Recherche Information, Droit et Société (CRIDS). Université catholique de Louvain et Université de Namur. Louvain-la-Neuve, Belgique, May 2019, Louvain-la-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et innovations du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReSIC (Centre de Recherche en Information et Communication), Université Libre de Bruxelles, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive journalism: a “new frontier” of information experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference: The Sociocultural Frontiers of Journalism in Brazil and in Francophone space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Brasileira de Pesquisadores em Jornalismo (SBPJOR), GIS Journalisme (France), ReSic (Université Libre de Bruxelles), Nov 2018, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Fanon auteur et journaliste : l’écriture comme praxis révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en études françaises et francophones Revolution/Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d’études françaises, Yale University, Apr 2018, New haven, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie du journalisme à l’heure de la crise de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DeVisu, Université Polytechnique Hauts-de-France, Apr 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’épistémologie du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Calhiste, Université Polytechnique Hauts-de-France, Jun 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de recherche « Journalisme, information & innovation (J2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Polytechnique Hauts-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, vérification et design d'expérience médiatique à l'ère du soupçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Polytechnique Hauts-de-France, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPHF0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04589324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelina Toursel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de l'information et de la communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">angelina-toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1450-6267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261644211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l’épistémologie du journalisme : Définition, objets et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.162-179. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v14.n1.2025.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et justice informationnelle : quels enjeux éthiques à l’ère numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, http://journals.openedition.org/ctd/16416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fact-checking au debunking: un cadrage médiatique en question. L'exemple d'une campagne européenne de lutte contre la désinformation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.362-391. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjc-2024-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la justice informationnelle et l’éthique-vécue comme « médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez van Poppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reportage immersif : une expérience paradoxale du réel et de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.103-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v51i0.58573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Journalism, a “New Frontier” of Information Experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.336-357. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v15n2.2019.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme immersif, nouvelle forme d’incommunication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la culture numérique dans un cursus d’art numérique : quels enjeux pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les arts numériques : contextes, enjeux, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; Université Paris 1 Panthéon Sorbonne, Mar 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vous reprendrez bien un ver de farine ?” Retour sur le cadrage médiatique du réseau de fact-checking européen EDMO à propos de l’autorisation des insectes dans l’alimentation par l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désinformation scientifique : un problème public transnational"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la Chaire en journalisme scientifique Bell, Université de Laval, Feb 2024, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éthique appliquée à l’éthique vécue : retour sur le projet « Éthique et Gestion de Projet à l’heure du Numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième conférence internationale sur l’Ethique de l’Information et Première conférence internationale du Réseau Thématique International sur l’Ethique en SHS, Université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Geriico, France; UNESP - São Paulo State University, Brazil; University of León, Spain; Institute for Knowledge Organization and Structure, Inc. Lake Oswego OR USA, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque vrai, peu s’en faut. Que valent vraiment les résultats des initiatives de fact-checking ? Une approche épistémologique du journalisme de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Infox sur Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAI (Sorbonne Centre on AI), Sorbonne Université, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfake ou comment en finir avec la preuve par l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Image(s) de l’avenir/Avenir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Université Paris 8, Jun 2022, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global turn de l'investigation journalistique et engagement collaboratif grâce aux technologies numériques : le cas de l’ICIJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement, 4ème Symposium du GDR CNRS MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MaDICS (Masses de Données, Informations et Connaissances en Sciences), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing fact-checking in the field of disinformation studies: for an epistemological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference, Disinformation studies: perspectives to an emerging research field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA (European Communication Research and Education Association), Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Journalisme et de communication d'Aix-Marseille Université (EJCAM), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, dispositifs et contre-dispositifs de véridiction, simulation, deep fakes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ARCANES « Des arts trompeurs à la post-vérité : régimes d’authenticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Canada; Université de Montréal, Canada; Université Paris 8, Mar 2021, Montréal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et accès médiatisé au réel : le cas problématique du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mondes imaginaires et univers transmédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l’Information et de la Communication (IMSIC); Observatoire des Mondes Imaginaires (OMI); Université de Toulon, Apr 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Research Project on Journalism, Information & Innovation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Research Projects Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Journalism, University of Kent, Feb 2020, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Fact-checking renews Information Technology and Journalism: an Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual International Conference on Information Technology and Journalism: “Internet in the Era of Disin-formation, Journalism and Artificial Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Centre Dubrovnik, Sep 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Uncertainty by fact-checking practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Winter School for the study of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa, Jan 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) media and journalistic innovations: how are information experiences redesigned today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view |#2 Countering online disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan university, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an operational definition of disinformation through the fact- checking: toward a new epistemocratic order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view | #1 Defining and Measuring Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus Institute of Advanced Studies (AIAS), NOS-HS (The joint committee for Nordic Research councils in the humanities and social sciences), Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) médialités et innovations journalistiques : comment se reconfigurent aujourd’hui les expériences de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transmédia à l’épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam) // Observatoire de Recherche sur les Médias et le journalisme (ORM) // Centre de Recherche Information, Droit et Société (CRIDS). Université catholique de Louvain et Université de Namur. Louvain-la-Neuve, Belgique, May 2019, Louvain-la-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et appropriation du monde par l’image (et le son) : le cas du reportage immersif en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Médias de l’image et du photojournalisme. L’être, la monstration et le pouvoir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et innovations du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReSIC (Centre de Recherche en Information et Communication), Université Libre de Bruxelles, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive journalism: a “new frontier” of information experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference: The Sociocultural Frontiers of Journalism in Brazil and in Francophone space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Brasileira de Pesquisadores em Jornalismo (SBPJOR), GIS Journalisme (France), ReSic (Université Libre de Bruxelles), Nov 2018, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie du journalisme à l’heure de la crise de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DeVisu, Université Polytechnique Hauts-de-France, Apr 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Fanon auteur et journaliste : l’écriture comme praxis révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en études françaises et francophones Revolution/Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d’études françaises, Yale University, Apr 2018, New haven, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’épistémologie du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Calhiste, Université Polytechnique Hauts-de-France, Jun 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de recherche « Journalisme, information & innovation (J2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Polytechnique Hauts-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, vérification et design d'expérience médiatique à l'ère du soupçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Polytechnique Hauts-de-France, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPHF0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04589324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53FEED60"/>
+    <w:nsid w:val="39F84FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-toursel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1450-6267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261644211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toursel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.624" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2024-0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez van Poppel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.9919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v51i0.58573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v15n2.2019.1230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04589324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-toursel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1450-6267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261644211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toursel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.624" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2024-0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez van Poppel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.9919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v51i0.58573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v15n2.2019.1230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04589324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>