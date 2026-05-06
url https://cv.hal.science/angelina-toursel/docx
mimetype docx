--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelina Toursel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de l'information et de la communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">angelina-toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1450-6267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261644211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l’épistémologie du journalisme : Définition, objets et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.162-179. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v14.n1.2025.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et justice informationnelle : quels enjeux éthiques à l’ère numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, http://journals.openedition.org/ctd/16416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fact-checking au debunking: un cadrage médiatique en question. L'exemple d'une campagne européenne de lutte contre la désinformation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.362-391. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjc-2024-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la justice informationnelle et l’éthique-vécue comme « médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez van Poppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reportage immersif : une expérience paradoxale du réel et de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.103-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v51i0.58573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Journalism, a “New Frontier” of Information Experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.336-357. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v15n2.2019.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme immersif, nouvelle forme d’incommunication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la culture numérique dans un cursus d’art numérique : quels enjeux pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les arts numériques : contextes, enjeux, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; Université Paris 1 Panthéon Sorbonne, Mar 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vous reprendrez bien un ver de farine ?” Retour sur le cadrage médiatique du réseau de fact-checking européen EDMO à propos de l’autorisation des insectes dans l’alimentation par l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désinformation scientifique : un problème public transnational"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la Chaire en journalisme scientifique Bell, Université de Laval, Feb 2024, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éthique appliquée à l’éthique vécue : retour sur le projet « Éthique et Gestion de Projet à l’heure du Numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième conférence internationale sur l’Ethique de l’Information et Première conférence internationale du Réseau Thématique International sur l’Ethique en SHS, Université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Geriico, France; UNESP - São Paulo State University, Brazil; University of León, Spain; Institute for Knowledge Organization and Structure, Inc. Lake Oswego OR USA, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque vrai, peu s’en faut. Que valent vraiment les résultats des initiatives de fact-checking ? Une approche épistémologique du journalisme de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Infox sur Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAI (Sorbonne Centre on AI), Sorbonne Université, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfake ou comment en finir avec la preuve par l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Image(s) de l’avenir/Avenir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Université Paris 8, Jun 2022, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global turn de l'investigation journalistique et engagement collaboratif grâce aux technologies numériques : le cas de l’ICIJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement, 4ème Symposium du GDR CNRS MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MaDICS (Masses de Données, Informations et Connaissances en Sciences), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing fact-checking in the field of disinformation studies: for an epistemological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference, Disinformation studies: perspectives to an emerging research field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA (European Communication Research and Education Association), Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Journalisme et de communication d'Aix-Marseille Université (EJCAM), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, dispositifs et contre-dispositifs de véridiction, simulation, deep fakes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ARCANES « Des arts trompeurs à la post-vérité : régimes d’authenticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Canada; Université de Montréal, Canada; Université Paris 8, Mar 2021, Montréal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et accès médiatisé au réel : le cas problématique du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mondes imaginaires et univers transmédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l’Information et de la Communication (IMSIC); Observatoire des Mondes Imaginaires (OMI); Université de Toulon, Apr 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Research Project on Journalism, Information & Innovation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Research Projects Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Journalism, University of Kent, Feb 2020, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Fact-checking renews Information Technology and Journalism: an Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual International Conference on Information Technology and Journalism: “Internet in the Era of Disin-formation, Journalism and Artificial Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Centre Dubrovnik, Sep 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Uncertainty by fact-checking practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Winter School for the study of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa, Jan 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) media and journalistic innovations: how are information experiences redesigned today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view |#2 Countering online disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan university, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an operational definition of disinformation through the fact- checking: toward a new epistemocratic order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view | #1 Defining and Measuring Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus Institute of Advanced Studies (AIAS), NOS-HS (The joint committee for Nordic Research councils in the humanities and social sciences), Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) médialités et innovations journalistiques : comment se reconfigurent aujourd’hui les expériences de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transmédia à l’épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam) // Observatoire de Recherche sur les Médias et le journalisme (ORM) // Centre de Recherche Information, Droit et Société (CRIDS). Université catholique de Louvain et Université de Namur. Louvain-la-Neuve, Belgique, May 2019, Louvain-la-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et appropriation du monde par l’image (et le son) : le cas du reportage immersif en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Médias de l’image et du photojournalisme. L’être, la monstration et le pouvoir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et innovations du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReSIC (Centre de Recherche en Information et Communication), Université Libre de Bruxelles, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive journalism: a “new frontier” of information experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference: The Sociocultural Frontiers of Journalism in Brazil and in Francophone space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Brasileira de Pesquisadores em Jornalismo (SBPJOR), GIS Journalisme (France), ReSic (Université Libre de Bruxelles), Nov 2018, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie du journalisme à l’heure de la crise de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DeVisu, Université Polytechnique Hauts-de-France, Apr 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Fanon auteur et journaliste : l’écriture comme praxis révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en études françaises et francophones Revolution/Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d’études françaises, Yale University, Apr 2018, New haven, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’épistémologie du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Calhiste, Université Polytechnique Hauts-de-France, Jun 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de recherche « Journalisme, information & innovation (J2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Polytechnique Hauts-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, vérification et design d'expérience médiatique à l'ère du soupçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Polytechnique Hauts-de-France, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPHF0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04589324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelina Toursel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de l'information et de la communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">angelina-toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1450-6267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261644211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l’épistémologie du journalisme : Définition, objets et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.162-179. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v14.n1.2025.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et justice informationnelle : quels enjeux éthiques à l’ère numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, http://journals.openedition.org/ctd/16416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fact-checking au debunking: un cadrage médiatique en question. L'exemple d'une campagne européenne de lutte contre la désinformation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.362-391. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjc-2024-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la justice informationnelle et l’éthique-vécue comme « médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez van Poppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reportage immersif : une expérience paradoxale du réel et de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.103-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v51i0.58573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Journalism, a “New Frontier” of Information Experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.336-357. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v15n2.2019.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme immersif, nouvelle forme d’incommunication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la culture numérique dans un cursus d’art numérique : quels enjeux pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les arts numériques : contextes, enjeux, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; Université Paris 1 Panthéon Sorbonne, Mar 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vous reprendrez bien un ver de farine ?” Retour sur le cadrage médiatique du réseau de fact-checking européen EDMO à propos de l’autorisation des insectes dans l’alimentation par l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désinformation scientifique : un problème public transnational"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la Chaire en journalisme scientifique Bell, Université de Laval, Feb 2024, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éthique appliquée à l’éthique vécue : retour sur le projet « Éthique et Gestion de Projet à l’heure du Numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième conférence internationale sur l’Ethique de l’Information et Première conférence internationale du Réseau Thématique International sur l’Ethique en SHS, Université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Geriico, France; UNESP - São Paulo State University, Brazil; University of León, Spain; Institute for Knowledge Organization and Structure, Inc. Lake Oswego OR USA, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque vrai, peu s’en faut. Que valent vraiment les résultats des initiatives de fact-checking ? Une approche épistémologique du journalisme de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Infox sur Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAI (Sorbonne Centre on AI), Sorbonne Université, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfake ou comment en finir avec la preuve par l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Image(s) de l’avenir/Avenir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Université Paris 8, Jun 2022, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global turn de l'investigation journalistique et engagement collaboratif grâce aux technologies numériques : le cas de l’ICIJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement, 4ème Symposium du GDR CNRS MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MaDICS (Masses de Données, Informations et Connaissances en Sciences), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing fact-checking in the field of disinformation studies: for an epistemological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference, Disinformation studies: perspectives to an emerging research field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA (European Communication Research and Education Association), Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Journalisme et de communication d'Aix-Marseille Université (EJCAM), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, dispositifs et contre-dispositifs de véridiction, simulation, deep fakes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ARCANES « Des arts trompeurs à la post-vérité : régimes d’authenticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Canada; Université de Montréal, Canada; Université Paris 8, Mar 2021, Montréal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et accès médiatisé au réel : le cas problématique du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mondes imaginaires et univers transmédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l’Information et de la Communication (IMSIC); Observatoire des Mondes Imaginaires (OMI); Université de Toulon, Apr 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Research Project on Journalism, Information & Innovation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Research Projects Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Journalism, University of Kent, Feb 2020, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Fact-checking renews Information Technology and Journalism: an Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual International Conference on Information Technology and Journalism: “Internet in the Era of Disin-formation, Journalism and Artificial Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Centre Dubrovnik, Sep 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Uncertainty by fact-checking practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Winter School for the study of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa, Jan 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an operational definition of disinformation through the fact- checking: toward a new epistemocratic order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view | #1 Defining and Measuring Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus Institute of Advanced Studies (AIAS), NOS-HS (The joint committee for Nordic Research councils in the humanities and social sciences), Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) media and journalistic innovations: how are information experiences redesigned today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view |#2 Countering online disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan university, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et appropriation du monde par l’image (et le son) : le cas du reportage immersif en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Médias de l’image et du photojournalisme. L’être, la monstration et le pouvoir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) médialités et innovations journalistiques : comment se reconfigurent aujourd’hui les expériences de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transmédia à l’épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam) // Observatoire de Recherche sur les Médias et le journalisme (ORM) // Centre de Recherche Information, Droit et Société (CRIDS). Université catholique de Louvain et Université de Namur. Louvain-la-Neuve, Belgique, May 2019, Louvain-la-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et innovations du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReSIC (Centre de Recherche en Information et Communication), Université Libre de Bruxelles, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive journalism: a “new frontier” of information experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference: The Sociocultural Frontiers of Journalism in Brazil and in Francophone space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Brasileira de Pesquisadores em Jornalismo (SBPJOR), GIS Journalisme (France), ReSic (Université Libre de Bruxelles), Nov 2018, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Fanon auteur et journaliste : l’écriture comme praxis révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en études françaises et francophones Revolution/Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d’études françaises, Yale University, Apr 2018, New haven, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie du journalisme à l’heure de la crise de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DeVisu, Université Polytechnique Hauts-de-France, Apr 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’épistémologie du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Calhiste, Université Polytechnique Hauts-de-France, Jun 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de recherche « Journalisme, information & innovation (J2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Polytechnique Hauts-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, vérification et design d'expérience médiatique à l'ère du soupçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Polytechnique Hauts-de-France, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPHF0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04589324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39F84FDA"/>
+    <w:nsid w:val="ABD61C09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-toursel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1450-6267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261644211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toursel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.624" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2024-0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez van Poppel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.9919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v51i0.58573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v15n2.2019.1230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04589324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-toursel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1450-6267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261644211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toursel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.624" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2024-0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez van Poppel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.9919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v51i0.58573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v15n2.2019.1230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04589324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>