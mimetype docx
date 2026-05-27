--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelina Toursel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de l'information et de la communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">angelina-toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1450-6267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261644211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l’épistémologie du journalisme : Définition, objets et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.162-179. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v14.n1.2025.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et justice informationnelle : quels enjeux éthiques à l’ère numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, http://journals.openedition.org/ctd/16416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fact-checking au debunking: un cadrage médiatique en question. L'exemple d'une campagne européenne de lutte contre la désinformation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.362-391. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjc-2024-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la justice informationnelle et l’éthique-vécue comme « médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez van Poppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reportage immersif : une expérience paradoxale du réel et de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.103-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v51i0.58573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Journalism, a “New Frontier” of Information Experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.336-357. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v15n2.2019.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme immersif, nouvelle forme d’incommunication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la culture numérique dans un cursus d’art numérique : quels enjeux pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les arts numériques : contextes, enjeux, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; Université Paris 1 Panthéon Sorbonne, Mar 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vous reprendrez bien un ver de farine ?” Retour sur le cadrage médiatique du réseau de fact-checking européen EDMO à propos de l’autorisation des insectes dans l’alimentation par l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désinformation scientifique : un problème public transnational"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la Chaire en journalisme scientifique Bell, Université de Laval, Feb 2024, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éthique appliquée à l’éthique vécue : retour sur le projet « Éthique et Gestion de Projet à l’heure du Numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième conférence internationale sur l’Ethique de l’Information et Première conférence internationale du Réseau Thématique International sur l’Ethique en SHS, Université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Geriico, France; UNESP - São Paulo State University, Brazil; University of León, Spain; Institute for Knowledge Organization and Structure, Inc. Lake Oswego OR USA, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque vrai, peu s’en faut. Que valent vraiment les résultats des initiatives de fact-checking ? Une approche épistémologique du journalisme de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Infox sur Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAI (Sorbonne Centre on AI), Sorbonne Université, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfake ou comment en finir avec la preuve par l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Image(s) de l’avenir/Avenir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Université Paris 8, Jun 2022, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global turn de l'investigation journalistique et engagement collaboratif grâce aux technologies numériques : le cas de l’ICIJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement, 4ème Symposium du GDR CNRS MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MaDICS (Masses de Données, Informations et Connaissances en Sciences), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing fact-checking in the field of disinformation studies: for an epistemological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference, Disinformation studies: perspectives to an emerging research field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA (European Communication Research and Education Association), Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Journalisme et de communication d'Aix-Marseille Université (EJCAM), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, dispositifs et contre-dispositifs de véridiction, simulation, deep fakes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ARCANES « Des arts trompeurs à la post-vérité : régimes d’authenticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Canada; Université de Montréal, Canada; Université Paris 8, Mar 2021, Montréal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et accès médiatisé au réel : le cas problématique du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mondes imaginaires et univers transmédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l’Information et de la Communication (IMSIC); Observatoire des Mondes Imaginaires (OMI); Université de Toulon, Apr 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Research Project on Journalism, Information & Innovation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Research Projects Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Journalism, University of Kent, Feb 2020, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Fact-checking renews Information Technology and Journalism: an Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual International Conference on Information Technology and Journalism: “Internet in the Era of Disin-formation, Journalism and Artificial Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Centre Dubrovnik, Sep 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Uncertainty by fact-checking practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Winter School for the study of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa, Jan 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an operational definition of disinformation through the fact- checking: toward a new epistemocratic order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view | #1 Defining and Measuring Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus Institute of Advanced Studies (AIAS), NOS-HS (The joint committee for Nordic Research councils in the humanities and social sciences), Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) media and journalistic innovations: how are information experiences redesigned today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view |#2 Countering online disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan university, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et appropriation du monde par l’image (et le son) : le cas du reportage immersif en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Médias de l’image et du photojournalisme. L’être, la monstration et le pouvoir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) médialités et innovations journalistiques : comment se reconfigurent aujourd’hui les expériences de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transmédia à l’épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam) // Observatoire de Recherche sur les Médias et le journalisme (ORM) // Centre de Recherche Information, Droit et Société (CRIDS). Université catholique de Louvain et Université de Namur. Louvain-la-Neuve, Belgique, May 2019, Louvain-la-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et innovations du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReSIC (Centre de Recherche en Information et Communication), Université Libre de Bruxelles, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive journalism: a “new frontier” of information experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference: The Sociocultural Frontiers of Journalism in Brazil and in Francophone space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Brasileira de Pesquisadores em Jornalismo (SBPJOR), GIS Journalisme (France), ReSic (Université Libre de Bruxelles), Nov 2018, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Fanon auteur et journaliste : l’écriture comme praxis révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en études françaises et francophones Revolution/Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d’études françaises, Yale University, Apr 2018, New haven, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie du journalisme à l’heure de la crise de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DeVisu, Université Polytechnique Hauts-de-France, Apr 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’épistémologie du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Calhiste, Université Polytechnique Hauts-de-France, Jun 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de recherche « Journalisme, information & innovation (J2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Polytechnique Hauts-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, vérification et design d'expérience médiatique à l'ère du soupçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Polytechnique Hauts-de-France, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPHF0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04589324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelina Toursel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de l'information et de la communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">angelina-toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1450-6267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261644211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=UBBeh6gAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fact-checking au debunking: un cadrage médiatique en question. L'exemple d'une campagne européenne de lutte contre la désinformation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.362-391. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjc-2024-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l’épistémologie du journalisme : Définition, objets et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.162-179. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v14.n1.2025.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et justice informationnelle : quels enjeux éthiques à l’ère numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, http://journals.openedition.org/ctd/16416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la justice informationnelle et l’éthique-vécue comme « médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez van Poppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reportage immersif : une expérience paradoxale du réel et de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.103-122. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v51i0.58573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Journalism, a “New Frontier” of Information Experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.336-357. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v15n2.2019.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme immersif, nouvelle forme d’incommunication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la culture numérique dans un cursus d’art numérique : quels enjeux pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les arts numériques : contextes, enjeux, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; Université Paris 1 Panthéon Sorbonne, Mar 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vous reprendrez bien un ver de farine ?” Retour sur le cadrage médiatique du réseau de fact-checking européen EDMO à propos de l’autorisation des insectes dans l’alimentation par l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désinformation scientifique : un problème public transnational"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la Chaire en journalisme scientifique Bell, Université de Laval, Feb 2024, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éthique appliquée à l’éthique vécue : retour sur le projet « Éthique et Gestion de Projet à l’heure du Numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scoyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième conférence internationale sur l’Ethique de l’Information et Première conférence internationale du Réseau Thématique International sur l’Ethique en SHS, Université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Geriico, France; UNESP - São Paulo State University, Brazil; University of León, Spain; Institute for Knowledge Organization and Structure, Inc. Lake Oswego OR USA, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque vrai, peu s’en faut. Que valent vraiment les résultats des initiatives de fact-checking ? Une approche épistémologique du journalisme de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Infox sur Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAI (Sorbonne Centre on AI), Sorbonne Université, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfake ou comment en finir avec la preuve par l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Image(s) de l’avenir/Avenir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Université Paris 8, Jun 2022, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global turn de l'investigation journalistique et engagement collaboratif grâce aux technologies numériques : le cas de l’ICIJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement, 4ème Symposium du GDR CNRS MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MaDICS (Masses de Données, Informations et Connaissances en Sciences), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing fact-checking in the field of disinformation studies: for an epistemological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference, Disinformation studies: perspectives to an emerging research field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA (European Communication Research and Education Association), Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Journalisme et de communication d'Aix-Marseille Université (EJCAM), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, dispositifs et contre-dispositifs de véridiction, simulation, deep fakes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ARCANES « Des arts trompeurs à la post-vérité : régimes d’authenticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Canada; Université de Montréal, Canada; Université Paris 8, Mar 2021, Montréal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et accès médiatisé au réel : le cas problématique du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mondes imaginaires et univers transmédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l’Information et de la Communication (IMSIC); Observatoire des Mondes Imaginaires (OMI); Université de Toulon, Apr 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Research Project on Journalism, Information & Innovation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Research Projects Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Journalism, University of Kent, Feb 2020, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Fact-checking renews Information Technology and Journalism: an Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual International Conference on Information Technology and Journalism: “Internet in the Era of Disin-formation, Journalism and Artificial Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Centre Dubrovnik, Sep 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Uncertainty by fact-checking practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Winter School for the study of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa, Jan 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an operational definition of disinformation through the fact- checking: toward a new epistemocratic order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view | #1 Defining and Measuring Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus Institute of Advanced Studies (AIAS), NOS-HS (The joint committee for Nordic Research councils in the humanities and social sciences), Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) media and journalistic innovations: how are information experiences redesigned today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view |#2 Countering online disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan university, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) médialités et innovations journalistiques : comment se reconfigurent aujourd’hui les expériences de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transmédia à l’épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam) // Observatoire de Recherche sur les Médias et le journalisme (ORM) // Centre de Recherche Information, Droit et Société (CRIDS). Université catholique de Louvain et Université de Namur. Louvain-la-Neuve, Belgique, May 2019, Louvain-la-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et appropriation du monde par l’image (et le son) : le cas du reportage immersif en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Médias de l’image et du photojournalisme. L’être, la monstration et le pouvoir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et innovations du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReSIC (Centre de Recherche en Information et Communication), Université Libre de Bruxelles, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive journalism: a “new frontier” of information experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference: The Sociocultural Frontiers of Journalism in Brazil and in Francophone space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Brasileira de Pesquisadores em Jornalismo (SBPJOR), GIS Journalisme (France), ReSic (Université Libre de Bruxelles), Nov 2018, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie du journalisme à l’heure de la crise de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DeVisu, Université Polytechnique Hauts-de-France, Apr 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Fanon auteur et journaliste : l’écriture comme praxis révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en études françaises et francophones Revolution/Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d’études françaises, Yale University, Apr 2018, New haven, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’épistémologie du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Calhiste, Université Polytechnique Hauts-de-France, Jun 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de recherche « Journalisme, information & innovation (J2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Polytechnique Hauts-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, vérification et design d'expérience médiatique à l'ère du soupçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Polytechnique Hauts-de-France, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPHF0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04589324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABD61C09"/>
+    <w:nsid w:val="DE456B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-toursel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1450-6267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261644211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toursel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.624" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2024-0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez van Poppel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.9919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v51i0.58573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v15n2.2019.1230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04589324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelina-toursel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1450-6267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261644211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UBBeh6gAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toursel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2024-0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez van Poppel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.9919" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v51i0.58573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v15n2.2019.1230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scoyez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04589324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>