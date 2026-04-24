--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04431826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol Supplementation Did Not Affect Insulin Sensitivity and Fat Deposition During One-Month Overfeeding in Randomized Placebo-Controlled Trials in Men and in Women</w:t>
+                <w:t xml:space="preserve">Prediction of Histologic Neoadjuvant Chemotherapy Response in Osteosarcoma Using Pretherapeutic MRI Radiomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Segrestin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Delage</w:t>
+                <w:t xml:space="preserve">Amine Bouhamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nemeth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Seyssel</w:t>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Disse</w:t>
+                <w:t xml:space="preserve">Wassef Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.854255⟩</w:t>
+              <w:t xml:space="preserve">Radiology: Imaging Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (5), pp.e210107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/rycan.210107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03752858v1</w:t>
+                <w:t xml:space="preserve">hal-03798901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Histologic Neoadjuvant Chemotherapy Response in Osteosarcoma Using Pretherapeutic MRI Radiomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyphenol Supplementation Did Not Affect Insulin Sensitivity and Fat Deposition During One-Month Overfeeding in Randomized Placebo-Controlled Trials in Men and in Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassef Khaled</w:t>
+                <w:t xml:space="preserve">B. Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Nemeth</w:t>
+                <w:t xml:space="preserve">A. Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Brahmi</w:t>
+                <w:t xml:space="preserve">E. Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology: Imaging Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (5), pp.e210107. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.854255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/rycan.210107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.854255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798901v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03752858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicontrast MRI-based radiomics for the prediction of pathological complete response to neoadjuvant chemotherapy in patients with early triple negative breast cancer</w:t>
               </w:r>
@@ -686,51 +686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Heudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Coum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1254,51 +1254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Heudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,329 +1347,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers.</w:t>
+                <w:t xml:space="preserve">Estimation de la composition en acides gras des tissus adipeux par imagerie spectroscopique EPSI dans un contexte préclinique à 4,7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081436v1</w:t>
+                <w:t xml:space="preserve">hal-02395268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la composition en acides gras des tissus adipeux par imagerie spectroscopique EPSI dans un contexte préclinique à 4,7T</w:t>
+                <w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395268v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-clinical fatty acid composition estimate of adipose tissue using echo planar spectroscopic imaging (EPSI) at 4.7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+                <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1707,64 +1707,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 3D spoiled-gradient multiple echo with STEAM for proton density fat fraction and fatty acid composition estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,51 +1819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lyon, Unknown Region</w:t>
@@ -1944,51 +1944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de modèles paramétriques pour l'estimation de la composition lipidique en spectroscopie de résonance magnétique : comparaison théorique des fonctions modèles et application in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,64 +2082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses quantitatives et qualitatives des adiposités abdominales avec une séquence multi-écho de gradient à 3T appliquées à un protocole de surnutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Ségrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,103 +2194,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification volumique des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Ségrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t>
@@ -2345,708 +2345,708 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polyphenols during a high-fat diet enhanced with chemical shift-encoded MRI</w:t>
+                <w:t xml:space="preserve">Effect of the phase variation induced by eddy currents on localized spectroscopy fatty acid composition quantification and its correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Coum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gambarota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Seyssel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berenice Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977906v1</w:t>
+                <w:t xml:space="preserve">hal-01977913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the phase variation induced by eddy currents on localized spectroscopy fatty acid composition quantification and its correction</w:t>
+                <w:t xml:space="preserve">Effect of polyphenols during a high-fat diet enhanced with chemical shift-encoded MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977913v1</w:t>
+                <w:t xml:space="preserve">hal-01977906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of abdominal subcutaneous and visceral fat by magnetic resonance imaging of the proton at 3T: application to an overfeeding protocol</w:t>
+                <w:t xml:space="preserve">Impact of time sample selection and model function design on the quantification of fatty acid composition: in vitro and in vivo studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Berenice Segrestin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Coum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Gambarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693680v1</w:t>
+                <w:t xml:space="preserve">hal-01693532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modele Parametrique Pour L'estimation De La Composition Lipidique En Spectroscopie De Resonance Magnetique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of abdominal subcutaneous and visceral fat by magnetic resonance imaging of the proton at 3T: application to an overfeeding protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nemeth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giulio Gambarota</w:t>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, Région indéterminée. RITS, 2017</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878496v1</w:t>
+                <w:t xml:space="preserve">hal-01693680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of time sample selection and model function design on the quantification of fatty acid composition: in vitro and in vivo studies.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+                <w:t xml:space="preserve">Modele Parametrique Pour L'estimation De La Composition Lipidique En Spectroscopie De Resonance Magnetique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Coum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Gambarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t>
+              <w:t xml:space="preserve">RITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, Région indéterminée. RITS, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693532v1</w:t>
+                <w:t xml:space="preserve">hal-01878496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau décalée : un biomarqueur IRM de l’obésité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,51 +3101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability and reproducibility of in vivo magnetic resonance T1rho relaxation time measurements of hip cartilage at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3258,51 +3258,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation de stratégies de quantification lipidique par imagerie et spectroscopie proton à 3T : Application à l’étude de la surnutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie médicale. Université de Lyon, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSEI089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3498,51 +3498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duwat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Sambourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beurnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-11838-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04431826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#233;grestin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2023.109334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemeth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.854255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rycan.210107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Heudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barabas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00941-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Segrestin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3991" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Heudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02090812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duwat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Sambourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beurnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-11838-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04431826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#233;grestin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2023.109334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rycan.210107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemeth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.854255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Heudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barabas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00941-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Segrestin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3991" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Heudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02090812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>