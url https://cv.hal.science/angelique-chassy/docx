--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -1344,299 +1344,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Tiers-Lieux : modèles économiques innovants inspirants pour les organisations de l’ESS ?</w:t>
+                <w:t xml:space="preserve">Eating locally and eating well: Why not ? Evidence of demand for locally certified pesticide-free tomatoes in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 23e Rencontres du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque Arum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000851v1</w:t>
+                <w:t xml:space="preserve">hal-05015598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentes des martiniquais pour des tomates locales certifiées sans pesticides : analyse du consentement à payer des consommateurs et de ses déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème colloque de l’Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating locally and eating well: Why not ? Evidence of demand for locally certified pesticide-free tomatoes in Martinique</w:t>
+                <w:t xml:space="preserve">Les Tiers-Lieux : modèles économiques innovants inspirants pour les organisations de l’ESS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Arum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les 23e Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015598v1</w:t>
+                <w:t xml:space="preserve">hal-05000851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-construction et la codécision avec les citoyens dans l’évaluation économique</w:t>
               </w:r>
@@ -2082,191 +2082,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils de Citoyens et remédiation à la crise sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les partenariats public-ESS après les lois Hamon et NOTRe, à l'aune d'une Analyse de Discours Textuels dans les régions Grand-Est et Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La démocratie sanitaire et la pandémie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil territorial de Santé de l'Essonne, Jan 2021, Essonne, France</w:t>
+              <w:t xml:space="preserve">AES 2020 40es Journées de l’AES : Penser les limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association d'Economie Sociale, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044879v1</w:t>
+                <w:t xml:space="preserve">hal-05077814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les partenariats public-ESS après les lois Hamon et NOTRe, à l'aune d'une Analyse de Discours Textuels dans les régions Grand-Est et Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conseils de Citoyens et remédiation à la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2020 40es Journées de l’AES : Penser les limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association d'Economie Sociale, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La démocratie sanitaire et la pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil territorial de Santé de l'Essonne, Jan 2021, Essonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077814v1</w:t>
+                <w:t xml:space="preserve">hal-04044879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public decision-making, Accountability and Citizen Preferences Combining the Contingent Valuation Method with Citizen Advisory Committees in a multilevel governance regime</w:t>
               </w:r>
@@ -3520,893 +3520,893 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laré Amandine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.fas6ws6n3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi Duplomb : une pétition record qui secoue le débat politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une clarification de la participation citoyenne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Fimbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chassy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraites, climat, immigration : et si les citoyens s’emparaient des « saisines territoriales » ?</w:t>
+                <w:t xml:space="preserve">Le préférendum peut-il donner un nouveau souffle à la démocratie locale en s’appuyant des conseils de citoyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557654v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consultation citoyenne, un outil démocratique ou cosmétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le préférendum peut-il donner un nouveau souffle à la démocratie locale en s’appuyant des conseils de citoyens ?</w:t>
+                <w:t xml:space="preserve">Retraites, climat, immigration : et si les citoyens s’emparaient des « saisines territoriales » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557646v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consultations citoyennes peuvent-elles redéfinir la légitimité politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.6kxa3vmav⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants : rémunérer les heures supplémentaires rendrait-il le métier plus attractif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jq6hpgppc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manque de résilience face aux crises ne marque-t-elle pas la faillite d’un modèle aux fondements top-down, et très contesté par les sociétés civiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Consultation Citoyenne a le vent en poupe avec la crise sanitaire de 2020</w:t>
+                <w:t xml:space="preserve">Quand les citoyens évaluent les décisions publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044575v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les citoyens évaluent les décisions publiques</w:t>
+                <w:t xml:space="preserve">La Consultation Citoyenne a le vent en poupe avec la crise sanitaire de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044368v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Méthode d’Évaluation Contingente aux politiques éducatives territorialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rouen - Normandie, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02525969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4474,51 +4474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="432A1C01"/>
+    <w:nsid w:val="4D7117E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4705,51 +4705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-chassy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9803-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200611569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Car&#234;me" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chassy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Haral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art04" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04615541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.327.0017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01779-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.315.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Loyal Lar&#233;-Dondarini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.214.0627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02910722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.12364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02910727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01900692.2018.1500586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Chassy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.12236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.162.0093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.171-184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneron D." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Touati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05077814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_3667-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavignasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Negrelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roukouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6195-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fas6ws6n3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Fimbou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6kxa3vmav" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jq6hpgppc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044575v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02525969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-chassy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9803-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200611569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Car&#234;me" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chassy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Haral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art04" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04615541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.327.0017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01779-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.315.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Loyal Lar&#233;-Dondarini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.214.0627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02910722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.12364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02910727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01900692.2018.1500586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Chassy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.12236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.162.0093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.171-184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneron D." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Touati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05077814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_3667-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavignasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Negrelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roukouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6195-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lar&#233; Amandine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fas6ws6n3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Fimbou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6kxa3vmav" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jq6hpgppc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02525969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>