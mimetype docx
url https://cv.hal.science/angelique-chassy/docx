--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1344,299 +1344,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating locally and eating well: Why not ? Evidence of demand for locally certified pesticide-free tomatoes in Martinique</w:t>
+                <w:t xml:space="preserve">Les Tiers-Lieux : modèles économiques innovants inspirants pour les organisations de l’ESS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Arum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les 23e Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015598v1</w:t>
+                <w:t xml:space="preserve">hal-05000851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentes des martiniquais pour des tomates locales certifiées sans pesticides : analyse du consentement à payer des consommateurs et de ses déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème colloque de l’Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Tiers-Lieux : modèles économiques innovants inspirants pour les organisations de l’ESS ?</w:t>
+                <w:t xml:space="preserve">Eating locally and eating well: Why not ? Evidence of demand for locally certified pesticide-free tomatoes in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 23e Rencontres du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque Arum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000851v1</w:t>
+                <w:t xml:space="preserve">hal-05015598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-construction et la codécision avec les citoyens dans l’évaluation économique</w:t>
               </w:r>
@@ -3086,51 +3086,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3319,158 +3319,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignants : rémunérer les heures supplémentaires rendrait-il le métier plus attractif ?</w:t>
+                <w:t xml:space="preserve">La Consultation Citoyenne vers un Principe de Redevabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Touati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3480,285 +3418,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les organisations à but non lucratif se transforment face à la baisse des subventions publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Loyal Laré-Dondarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Saadaoui</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.fas6ws6n3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi Duplomb : une pétition record qui secoue le débat politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une clarification de la participation citoyenne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Fimbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le préférendum peut-il donner un nouveau souffle à la démocratie locale en s’appuyant des conseils de citoyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3767,401 +3705,401 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consultation citoyenne, un outil démocratique ou cosmétique ?</w:t>
+                <w:t xml:space="preserve">Retraites, climat, immigration : et si les citoyens s’emparaient des « saisines territoriales » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044557v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraites, climat, immigration : et si les citoyens s’emparaient des « saisines territoriales » ?</w:t>
+                <w:t xml:space="preserve">La consultation citoyenne, un outil démocratique ou cosmétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557654v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consultations citoyennes peuvent-elles redéfinir la légitimité politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.6kxa3vmav⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants : rémunérer les heures supplémentaires rendrait-il le métier plus attractif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.jq6hpgppc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manque de résilience face aux crises ne marque-t-elle pas la faillite d’un modèle aux fondements top-down, et très contesté par les sociétés civiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les citoyens évaluent les décisions publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4170,73 +4108,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Consultation Citoyenne a le vent en poupe avec la crise sanitaire de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4245,51 +4183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4299,114 +4237,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Méthode d’Évaluation Contingente aux politiques éducatives territorialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Chassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rouen - Normandie, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02525969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4474,51 +4412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D7117E7"/>
+    <w:nsid w:val="8C92AEA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4705,51 +4643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-chassy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9803-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200611569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Car&#234;me" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chassy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Haral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art04" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04615541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.327.0017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01779-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.315.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Loyal Lar&#233;-Dondarini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.214.0627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02910722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.12364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02910727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01900692.2018.1500586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Chassy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.12236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.162.0093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.171-184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneron D." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Touati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05077814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_3667-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavignasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Negrelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roukouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6195-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lar&#233; Amandine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fas6ws6n3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Fimbou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6kxa3vmav" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jq6hpgppc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02525969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-chassy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9803-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200611569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Car&#234;me" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chassy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Haral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art04" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04615541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.327.0017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01779-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.315.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Loyal Lar&#233;-Dondarini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.214.0627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02910722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.12364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02910727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01900692.2018.1500586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Chassy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.12236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.162.0093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.171-184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneron D." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Touati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05077814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_3667-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavignasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Negrelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roukouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6195-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fas6ws6n3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Fimbou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04557654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6kxa3vmav" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jq6hpgppc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044575v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02525969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>