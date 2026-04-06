--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1449,264 +1449,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between biomass allocation, axis organogenesis and organ expansion under shading and water deficit conditions in grapevine</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity toward water regime: response of leaf growth and underlying candidate genes in [i]Populus[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP15168⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154 (1), pp.39-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269410v1</w:t>
+                <w:t xml:space="preserve">hal-01268856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity toward water regime: response of leaf growth and underlying candidate genes in [i]Populus[/i]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montpied</w:t>
+                <w:t xml:space="preserve">Relationships between biomass allocation, axis organogenesis and organ expansion under shading and water deficit conditions in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12271⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.1116-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP15168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268856v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen supply controls vegetative growth, biomass and nitrogen allocation for grapevine (cv. Shiraz) grown in pots</w:t>
               </w:r>
@@ -2334,650 +2334,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis plants acclimate to water deficit at low cost through changes of carbon usage: an integrated perspective using growth, metabolite, enzyme, and gene expression analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are the common assimilate pool and trophic relationships appropriate for dealing with the observed plasticity of grapevine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Hummel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.110.157008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (2), pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662264v1</w:t>
+                <w:t xml:space="preserve">hal-02660489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three approaches to model grapevine organogenesis in conditions of fluctuating temperature, solar radiation and soil water content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis plants acclimate to water deficit at low cost through changes of carbon usage: an integrated perspective using growth, metabolite, enzyme, and gene expression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Piques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pallas</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq173⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 154 (1), pp.357-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.157008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00546250v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the common assimilate pool and trophic relationships appropriate for dealing with the observed plasticity of grapevine development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">Comparison of three approaches to model grapevine organogenesis in conditions of fluctuating temperature, solar radiation and soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
+                <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105 (2), pp.233-247. </w:t>
+              <w:t xml:space="preserve">, 2010, 107 (5), pp.Non connues. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660489v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine (Vitis vinifera L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 36, pp.156-170</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 36 (2), pp.156-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/fp08178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872383v1</w:t>
+                <w:t xml:space="preserve">hal-02666609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine (Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 36 (2), pp.156-170. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 36, pp.156-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/fp08178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666609v1</w:t>
+                <w:t xml:space="preserve">hal-00872383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intra-shoot trophic competition on shoot development in two grapevine cultivars (Vitis vinifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 134 (1), pp.49-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3101,64 +3101,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3913,286 +3913,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic agrivoltaics, climate protection for grapevine driven by artificial intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between sensitivity to high temperature, stomatal conductance, and vegetative architecture in a set of grapevine varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fumey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Perrine Juillion</w:t>
+                <w:t xml:space="preserve">Stéphane Berthézène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GiESCO), Jul 2023, Ithaca, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868064v1</w:t>
+                <w:t xml:space="preserve">hal-04868024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between sensitivity to high temperature, stomatal conductance, and vegetative architecture in a set of grapevine varieties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Christophe</w:t>
+                <w:t xml:space="preserve">Dynamic agrivoltaics, climate protection for grapevine driven by artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GiESCO), Jul 2023, Ithaca, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/mTZfKUqj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868024v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput phenotyping of water functioning and carbon metabolism in grapevine.</w:t>
               </w:r>
@@ -4303,90 +4303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Juillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4793,277 +4793,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the understanding of grape response to abiotic stress: how to value at best the sequence data ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iso or anisohydry in a Syrah X Grenache progeny: do stomata matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pechier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice This</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebon</w:t>
+                <w:t xml:space="preserve">M. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Biotic and Abiotic Stress Tolerance in Plants: the Challenge for the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ilhéus-Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268629v1</w:t>
+                <w:t xml:space="preserve">hal-01268609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iso or anisohydry in a Syrah X Grenache progeny: do stomata matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the understanding of grape response to abiotic stress: how to value at best the sequence data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Moreno</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">Workshop on Biotic and Abiotic Stress Tolerance in Plants: the Challenge for the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ilhéus-Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268609v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple modeling approaches to design plant ideotypes for specific climates</w:t>
               </w:r>
@@ -5174,103 +5174,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic growth model of grapevine with full interaction between environment, trophic competition and plant development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Pékin, China. pp.95-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5524,77 +5524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of topological and phenological changes on biomass partitioning in Arabidopsis thaliana inflorescence: a preliminary model-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6262,385 +6262,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of vegetative growth in response to nitrogen stress for&amp;lt;em&amp;gt; vitis vinifera&amp;lt;/em&amp;gt; L. CV. Syrah from pot experiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accelerating the detection of genetic determinism of WUE under drought in grapevine ([i]Vitis vinifera[/i] L.): high throughput facilities on potted plants as compared with vineyard conditions for a whole progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pechier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreno-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. 2013</w:t>
+              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745994v1</w:t>
+                <w:t xml:space="preserve">hal-01268620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the detection of genetic determinism of WUE under drought in grapevine ([i]Vitis vinifera[/i] L.): high throughput facilities on potted plants as compared with vineyard conditions for a whole progeny</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreno-Torres</w:t>
+                <w:t xml:space="preserve">A modeling approach to simulate the whole-plant leaf expansion responses to light in three annual dicotyledonous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
+              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268620v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach to simulate the whole-plant leaf expansion responses to light in three annual dicotyledonous species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative analysis of vegetative growth in response to nitrogen stress for&amp;lt;em&amp;gt; vitis vinifera&amp;lt;/em&amp;gt; L. CV. Syrah from pot experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t>
+              <w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578850v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of repeated annual applications of pig manure or pig slurry on C and N dynamics in the rhizosphere of maize</w:t>
               </w:r>
@@ -6947,169 +6947,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorégulation du déploiement spatial chez une espèce clonale, le trèfle blanc (Trifolium repens L.) : architecture 3D de la plante et quantification de la colonisation de l'espace</w:t>
+                <w:t xml:space="preserve">Photorégulation du développement spatial chez une espèce clonale, le trèfle blanc (Trifolium repens L.) : architecture 3D de la plante et quantification de la colonisation de l'espace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2002. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2002INPL026N⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01750235v1</w:t>
+                <w:t xml:space="preserve">tel-02832582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorégulation du développement spatial chez une espèce clonale, le trèfle blanc (Trifolium repens L.) : architecture 3D de la plante et quantification de la colonisation de l'espace.</w:t>
+                <w:t xml:space="preserve">Photorégulation du déploiement spatial chez une espèce clonale, le trèfle blanc (Trifolium repens L.) : architecture 3D de la plante et quantification de la colonisation de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2002. Français. </w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2002INPL026N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02832582v1</w:t>
+                <w:t xml:space="preserve">tel-01750235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7430,51 +7430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poupard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Gallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G&#243;mez Tournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana K&#228;ndler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Eugenia Gallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Caffarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;chier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Frisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0248-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.09.113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tyerman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Masclef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600826113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP15168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Radanielson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp11235" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp278" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01100.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LR3J2KT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/mTZfKUqj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berth&#233;z&#232;ne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fodor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189447v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04478360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coupel-Ledru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreno-Torres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477176v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL026N" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719726v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/YTRKV6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poupard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Gallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G&#243;mez Tournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana K&#228;ndler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Eugenia Gallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Caffarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;chier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Frisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0248-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.09.113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tyerman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Masclef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600826113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP15168" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Radanielson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp11235" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq173" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01100.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LR3J2KT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berth&#233;z&#232;ne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/mTZfKUqj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fodor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189447v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04478360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coupel-Ledru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreno-Torres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477176v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL026N" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719726v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/YTRKV6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>