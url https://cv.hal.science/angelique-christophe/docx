--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -201,51 +201,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.mcae203. </w:t>
+              <w:t xml:space="preserve">, 2025, 136 (1), pp.49-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcae203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1449,264 +1449,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity toward water regime: response of leaf growth and underlying candidate genes in [i]Populus[/i]</w:t>
+                <w:t xml:space="preserve">Relationships between biomass allocation, axis organogenesis and organ expansion under shading and water deficit conditions in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bizet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montpied</w:t>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12271⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.1116-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP15168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268856v1</w:t>
+                <w:t xml:space="preserve">hal-01269410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between biomass allocation, axis organogenesis and organ expansion under shading and water deficit conditions in grapevine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity toward water regime: response of leaf growth and underlying candidate genes in [i]Populus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154 (1), pp.39-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP15168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269410v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen supply controls vegetative growth, biomass and nitrogen allocation for grapevine (cv. Shiraz) grown in pots</w:t>
               </w:r>
@@ -2334,650 +2334,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the common assimilate pool and trophic relationships appropriate for dealing with the observed plasticity of grapevine development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis plants acclimate to water deficit at low cost through changes of carbon usage: an integrated perspective using growth, metabolite, enzyme, and gene expression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Piques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp278⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 154 (1), pp.357-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.157008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660489v1</w:t>
+                <w:t xml:space="preserve">hal-02662264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis plants acclimate to water deficit at low cost through changes of carbon usage: an integrated perspective using growth, metabolite, enzyme, and gene expression analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of three approaches to model grapevine organogenesis in conditions of fluctuating temperature, solar radiation and soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Rolland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Loi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.110.157008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (5), pp.Non connues. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662264v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three approaches to model grapevine organogenesis in conditions of fluctuating temperature, solar radiation and soil water content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Loi</w:t>
+                <w:t xml:space="preserve">Are the common assimilate pool and trophic relationships appropriate for dealing with the observed plasticity of grapevine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lecoeur</w:t>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 107 (5), pp.Non connues. </w:t>
+              <w:t xml:space="preserve">, 2010, 105 (2), pp.233-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00546250v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine (Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 36 (2), pp.156-170. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 36, pp.156-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666609v1</w:t>
+                <w:t xml:space="preserve">hal-00872383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine (Vitis vinifera L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Using a mathematical model to evaluate the trophic and non-trophic determinants of axis development in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 36, pp.156-170</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 36 (2), pp.156-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/fp08178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872383v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intra-shoot trophic competition on shoot development in two grapevine cultivars (Vitis vinifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 134 (1), pp.49-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3101,64 +3101,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3913,286 +3913,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between sensitivity to high temperature, stomatal conductance, and vegetative architecture in a set of grapevine varieties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic agrivoltaics, climate protection for grapevine driven by artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Berthézène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Christophe</w:t>
+                <w:t xml:space="preserve">Damien Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GiESCO), Jul 2023, Ithaca, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/mTZfKUqj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868024v1</w:t>
+                <w:t xml:space="preserve">hal-04868064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic agrivoltaics, climate protection for grapevine driven by artificial intelligence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perrine Juillion</w:t>
+                <w:t xml:space="preserve">Relationships between sensitivity to high temperature, stomatal conductance, and vegetative architecture in a set of grapevine varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthézène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GiESCO), Jul 2023, Ithaca, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868064v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput phenotyping of water functioning and carbon metabolism in grapevine.</w:t>
               </w:r>
@@ -4303,90 +4303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4793,277 +4793,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iso or anisohydry in a Syrah X Grenache progeny: do stomata matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the understanding of grape response to abiotic stress: how to value at best the sequence data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Moreno</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">Workshop on Biotic and Abiotic Stress Tolerance in Plants: the Challenge for the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ilhéus-Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268609v1</w:t>
+                <w:t xml:space="preserve">hal-01268629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the understanding of grape response to abiotic stress: how to value at best the sequence data ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iso or anisohydry in a Syrah X Grenache progeny: do stomata matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pechier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fodor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebon</w:t>
+                <w:t xml:space="preserve">M. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Biotic and Abiotic Stress Tolerance in Plants: the Challenge for the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ilhéus-Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268629v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple modeling approaches to design plant ideotypes for specific climates</w:t>
               </w:r>
@@ -5174,103 +5174,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic growth model of grapevine with full interaction between environment, trophic competition and plant development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Pékin, China. pp.95-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5524,77 +5524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of topological and phenological changes on biomass partitioning in Arabidopsis thaliana inflorescence: a preliminary model-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Reffye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6262,385 +6262,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the detection of genetic determinism of WUE under drought in grapevine ([i]Vitis vinifera[/i] L.): high throughput facilities on potted plants as compared with vineyard conditions for a whole progeny</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative analysis of vegetative growth in response to nitrogen stress for&amp;lt;em&amp;gt; vitis vinifera&amp;lt;/em&amp;gt; L. CV. Syrah from pot experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
+              <w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268620v1</w:t>
+                <w:t xml:space="preserve">hal-02745994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach to simulate the whole-plant leaf expansion responses to light in three annual dicotyledonous species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chenu</w:t>
+                <w:t xml:space="preserve">Hervé Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of vegetative growth in response to nitrogen stress for&amp;lt;em&amp;gt; vitis vinifera&amp;lt;/em&amp;gt; L. CV. Syrah from pot experiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accelerating the detection of genetic determinism of WUE under drought in grapevine ([i]Vitis vinifera[/i] L.): high throughput facilities on potted plants as compared with vineyard conditions for a whole progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pechier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreno-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. 2013</w:t>
+              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745994v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of repeated annual applications of pig manure or pig slurry on C and N dynamics in the rhizosphere of maize</w:t>
               </w:r>
@@ -6947,169 +6947,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorégulation du développement spatial chez une espèce clonale, le trèfle blanc (Trifolium repens L.) : architecture 3D de la plante et quantification de la colonisation de l'espace.</w:t>
+                <w:t xml:space="preserve">Photorégulation du déploiement spatial chez une espèce clonale, le trèfle blanc (Trifolium repens L.) : architecture 3D de la plante et quantification de la colonisation de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2002. Français. </w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2002INPL026N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02832582v1</w:t>
+                <w:t xml:space="preserve">tel-01750235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorégulation du déploiement spatial chez une espèce clonale, le trèfle blanc (Trifolium repens L.) : architecture 3D de la plante et quantification de la colonisation de l'espace</w:t>
+                <w:t xml:space="preserve">Photorégulation du développement spatial chez une espèce clonale, le trèfle blanc (Trifolium repens L.) : architecture 3D de la plante et quantification de la colonisation de l'espace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2002. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2002INPL026N⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01750235v1</w:t>
+                <w:t xml:space="preserve">tel-02832582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7430,51 +7430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poupard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Gallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G&#243;mez Tournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana K&#228;ndler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Eugenia Gallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Caffarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;chier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Frisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0248-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.09.113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tyerman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Masclef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600826113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP15168" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Radanielson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp11235" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq173" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01100.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LR3J2KT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berth&#233;z&#232;ne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/mTZfKUqj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fodor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189447v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04478360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coupel-Ledru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreno-Torres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477176v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL026N" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719726v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/YTRKV6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poupard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Gallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G&#243;mez Tournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana K&#228;ndler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Eugenia Gallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Caffarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;chier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Frisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0248-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.09.113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tyerman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Masclef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600826113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP15168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Radanielson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp11235" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lecoeur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp278" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01100.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LR3J2KT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/mTZfKUqj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berth&#233;z&#232;ne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fodor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189447v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04478360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coupel-Ledru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreno-Torres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477176v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814958v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85150-3.00017-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL026N" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719726v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/YTRKV6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>