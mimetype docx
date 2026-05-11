--- v0 (2026-04-17)
+++ v1 (2026-05-11)
@@ -1038,291 +1038,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Positive Impact of an Observational Study on Breastfeeding Rates in Two Neonatal Intensive Care Units</w:t>
+                <w:t xml:space="preserve">Impact of a nurse education programme on oral feeding in a neonatal unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Beissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fischer Fumeaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gauthier-Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14061145⟩</w:t>
+              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.287-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nicc.12840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549114v1</w:t>
+                <w:t xml:space="preserve">hal-04548497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a nurse education programme on oral feeding in a neonatal unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Beissel</w:t>
+                <w:t xml:space="preserve">A Positive Impact of an Observational Study on Breastfeeding Rates in Two Neonatal Intensive Care Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Pillet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gauthier-Moulinier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Fischer Fumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (2), pp.287-295. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nicc.12840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14061145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548497v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Papilloma Virus Vaccination Among Female Patients Attending French Pediatric Cystic Fibrosis Centers</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A third of premature neonates displayed inadequate 25‐hydroxyvitamin D levels before being discharged from a French neonatal intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastfeeding peer counselling for mothers of preterm neonates: protocol of a stepped-wedge cluster randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,1488 +2374,1488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Long-term Changes in Lung Function and Exacerbations after Initiation of Azithromycin in Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the safety climate in hospitals by a vignette-based analysis of adverse events: a cluster randomised study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Quenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Domecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Denis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lydie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the American Thoracic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1513/AnnalsATS.201812-882OC⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Quality in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.212-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/intqhc/mzy126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440096v1</w:t>
+                <w:t xml:space="preserve">hal-04549148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIc–Abacus: An in–situ tool for estimating SIc and Pco2 in the context of carbonate karst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Peyraube</w:t>
+                <w:t xml:space="preserve">Quantifying Long-term Changes in Lung Function and Exacerbations after Initiation of Azithromycin in Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lastennet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Denis</w:t>
+                <w:t xml:space="preserve">Lamoussa Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Minvielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Houillon</w:t>
+                <w:t xml:space="preserve">Lydie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.11.042⟩</w:t>
+              <w:t xml:space="preserve">Annals of the American Thoracic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1513/AnnalsATS.201812-882OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01936654v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USING ESDM 12 HOURS PER WEEK IN CHILDREN WITH AUTISM SPECTRUM DISORDER: FEASIBILITY AND RESULTS OF AN OBSERVATIONAL STUDY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIc–Abacus: An in–situ tool for estimating SIc and Pco2 in the context of carbonate karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
+                <w:t xml:space="preserve">R. Lastennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Denis</w:t>
+                <w:t xml:space="preserve">S. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Mengarelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natacha Gallifet</w:t>
+                <w:t xml:space="preserve">N. Houillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatria Danubina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24869/psyd.2019.333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 568, pp.891-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549158v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01936654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a comprehensive prevention programme aimed at reducing incivility and verbal violence against healthcare workers in a French ophthalmic emergency department: an interrupted time-series study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">USING ESDM 12 HOURS PER WEEK IN CHILDREN WITH AUTISM SPECTRUM DISORDER: FEASIBILITY AND RESULTS OF AN OBSERVATIONAL STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loïc Cornut</w:t>
+                <w:t xml:space="preserve">Flavia Mengarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+                <w:t xml:space="preserve">Chloe Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gallifet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031054⟩</w:t>
+              <w:t xml:space="preserve">Psychiatria Danubina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (31), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24869/psyd.2019.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187919v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the safety climate in hospitals by a vignette-based analysis of adverse events: a cluster randomised study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a comprehensive prevention programme aimed at reducing incivility and verbal violence against healthcare workers in a French ophthalmic emergency department: an interrupted time-series study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Quenon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Kret</w:t>
+                <w:t xml:space="preserve">Pierre-Loïc Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Domecq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Denis</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Quality in Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (3), pp.212-218. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.e031054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/intqhc/mzy126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549148v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Use of Mother's Own Raw Milk, Maternal Satisfaction, and Breastfeeding Continuation in Hospitalised Neonates: A Prospective Cohort Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Denis</w:t>
+                <w:t xml:space="preserve">Determination and quantification of major climatic parameters influencing the CO2 of Lascaux Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lastennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Prudon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Murielle Essomo Megnier-Mbo</w:t>
+                <w:t xml:space="preserve">P. Malaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Houillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neonatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000480535⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133 (3-4), pp.1291-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-017-2255-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549125v1</w:t>
+                <w:t xml:space="preserve">hal-03166796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 2 generational improvements in colonoscopes on adenoma miss rates: results of a prospective randomized multicenter tandem study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results of 68Ga-PSMA PET/CT prospective study in prostate cancer occult recurrence patients : diagnostic performance and impact on therapeutic decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pioche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Denis</w:t>
+                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Dieter Allescher</w:t>
+                <w:t xml:space="preserve">D. Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Andrisani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guido Costamagna</w:t>
+                <w:t xml:space="preserve">A. Rauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.S21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549135v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination and quantification of major climatic parameters influencing the CO2 of Lascaux Cave</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Denis</w:t>
+                <w:t xml:space="preserve">Impact of 2 generational improvements in colonoscopes on adenoma miss rates: results of a prospective randomized multicenter tandem study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Allescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Malaurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Houillon</w:t>
+                <w:t xml:space="preserve">Gianluca Andrisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Costamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-017-2255-x⟩</w:t>
+              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (1), pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gie.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166796v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of 68Ga-PSMA PET/CT prospective study in prostate cancer occult recurrence patients : diagnostic performance and impact on therapeutic decision-making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rousseau</w:t>
+                <w:t xml:space="preserve">Early Use of Mother's Own Raw Milk, Maternal Satisfaction, and Breastfeeding Continuation in Hospitalised Neonates: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fischer Fumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Le Thiec</w:t>
+                <w:t xml:space="preserve">Malika Prudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
+                <w:t xml:space="preserve">Frank Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rusu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Rauscher</w:t>
+                <w:t xml:space="preserve">Christine Murielle Essomo Megnier-Mbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neonatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (2), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000480535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02341820v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and evaluation of a paediatric nurse-driven sedation protocol in a paediatric intensive care unit</w:t>
+                <w:t xml:space="preserve">Longitudinal Bone Mineralization Assessment in Children Treated With Long-Term Parenteral Nutrition for Severe Intestinal Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lélia Dreyfus</w:t>
+                <w:t xml:space="preserve">Pierre Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Javouhey</w:t>
+                <w:t xml:space="preserve">Perrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Loras-Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-017-0256-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0148607117701399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823081v1</w:t>
+                <w:t xml:space="preserve">hal-01830146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Bone Mineralization Assessment in Children Treated With Long-Term Parenteral Nutrition for Severe Intestinal Failure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and evaluation of a paediatric nurse-driven sedation protocol in a paediatric intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Geoffroy</w:t>
+                <w:t xml:space="preserve">Lélia Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Braillon</w:t>
+                <w:t xml:space="preserve">Etienne Javouhey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Loras-Duclaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (7), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0148607117701399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-017-0256-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830146v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper limb and hand patterns in cerebral palsy: Reliability of two new classifications</w:t>
               </w:r>
@@ -3975,103 +3975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing cave internal aerology in understanding carbon dioxide (CO2) dynamics: implications on calcite mass variation on the wall of Lascaux Cave (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Houillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lastennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76 (4), pp.170. </w:t>
@@ -4511,51 +4511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized comparative evaluation of endoscopic submucosal dissection self-learning software in France and Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rivory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4639,295 +4639,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a nurse educational oral feeding programme on feeding outcomes in neonates: protocol for an interrupted time series design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gauthier-Moulinier</w:t>
+                <w:t xml:space="preserve">Dolutegravir as monotherapy in HIV-1-infected individuals with suppressed HIV viraemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Katlama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010699⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (9), pp.2646-2650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkw186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549127v1</w:t>
+                <w:t xml:space="preserve">hal-01340219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolutegravir as monotherapy in HIV-1-infected individuals with suppressed HIV viraemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Blanc</w:t>
+                <w:t xml:space="preserve">Effectiveness of a nurse educational oral feeding programme on feeding outcomes in neonates: protocol for an interrupted time series design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gauthier-Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (9), pp.2646-2650. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.e010699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkw186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340219v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster randomized trial to evaluate the impact of team training on surgical outcomes</w:t>
               </w:r>
@@ -5206,51 +5206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Kellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,1012 +5308,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a computerized system in pediatric wards to improve nutritional care: a cluster randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the French Version of the Multidimensional Scale of Perceived Social Support During the Postpartum Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duclos</w:t>
+                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Touzet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2014.288⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.1245 - 1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-014-1630-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850552v1</w:t>
+                <w:t xml:space="preserve">hal-01838741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorrect evaluation of the frequency of malnutrition and of its screening in hospitalized children by health care professionals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Touzet</w:t>
+                <w:t xml:space="preserve">Interpreting CO2-SIc relationship to estimate CO2 baseline in limestone aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lastennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jep.12412⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-014-3316-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01850523v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01021139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen des propriétés psychométriques de la traduction française de la Maternal Antenatal Attachment Scale (MAAS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of karst systems using SIc-Pco2 method coupled with PCA and frequency distribution analysis. Application to karst systems in the Vaucluse county (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lastennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bouvard</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyraube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74 (12), pp.7593-7604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-015-4389-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979487v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité convergente entre deux outils d’évaluation de la personnalité et agrément entre l’enfant et un observateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a computerized system in pediatric wards to improve nutritional care: a cluster randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouvard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Restier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cour-Andlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (7), pp.769-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2014.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02096453v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shielding Parenteral Nutrition Solutions From Light: A Randomized Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+                <w:t xml:space="preserve">Incorrect evaluation of the frequency of malnutrition and of its screening in hospitalized children by health care professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Restier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0148607114537523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (5), pp.958-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jep.12412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548033v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting CO2-SIc relationship to estimate CO2 baseline in limestone aquifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examen des propriétés psychométriques de la traduction française de la Maternal Antenatal Attachment Scale (MAAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.D. Villanueva</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-014-3316-4⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01021139v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of karst systems using SIc-Pco2 method coupled with PCA and frequency distribution analysis. Application to karst systems in the Vaucluse county (Southeastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lastennet</w:t>
+                <w:t xml:space="preserve">Validité convergente entre deux outils d’évaluation de la personnalité et agrément entre l’enfant et un observateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Peyraube</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-015-4389-4⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (4), pp.403-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166709v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the French Version of the Multidimensional Scale of Perceived Social Support During the Postpartum Period</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shielding Parenteral Nutrition Solutions From Light: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dassieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (6), pp.1245 - 1251. </w:t>
+              <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (6), pp.729-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10995-014-1630-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0148607114537523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838741v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perineal retraining improves conservative treatment for faecal incontinence: A multicentre randomized study</w:t>
               </w:r>
@@ -6707,623 +6707,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted intervention to enhance the screening and care of hospitalised malnourished children: study protocol for the PREDIRE cluster randomized controlled trial.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of epikarst air P CO 2 using measurements of water δ 13 C TDIC, cave air P CO 2 and δ 13 C CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lastennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malaurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6963-13-107⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00805077v1</w:t>
+                <w:t xml:space="preserve">hal-03164220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de validation française de la version courte du Maternal Self-report Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (3), pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Confirmation of the dimensions of the French version of the self-assessment scale of the Center for Epidemiological Studies-Depression (CES-D)].</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifaceted intervention to enhance the screening and care of hospitalised malnourished children: study protocol for the PREDIRE cluster randomized controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lioara Restier-Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2012.01.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6963-13-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926724v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00805077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the aquifers of the Bangui urban area, Central African Republic, as an alternative drinking water supply resource</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+                <w:t xml:space="preserve">[Confirmation of the dimensions of the French version of the self-assessment scale of the Center for Epidemiological Studies-Depression (CES-D)].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.826358⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (6), pp.452-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2012.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066869v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of epikarst air P CO 2 using measurements of water δ 13 C TDIC, cave air P CO 2 and δ 13 C CO 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lastennet</w:t>
+                <w:t xml:space="preserve">Characterization of the aquifers of the Bangui urban area, Central African Republic, as an alternative drinking water supply resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal-Laure Djebebe-Ndjiguim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moloto-A-Kenguemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.046⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (8), pp.1760-1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.826358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03164220v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of the test-retest of the Revised child anxiety and depression scale (RCADS) and the assessment grid of the revised version of the Scale for child anxiety related emotional disorders (SCARED-R)</w:t>
               </w:r>
@@ -7391,64 +7391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical evolution of groundwater in the unsaturated zone of a karstic massif, using the PCO2- Sic relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peyraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lastennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9446,51 +9446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,277 +9685,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing interactive roles in online communities : a socio-epistemic approach.</w:t>
+                <w:t xml:space="preserve">Approche taphonomique des parois des grottes ornées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Détienne</w:t>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D. Baker</w:t>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fréard</w:t>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Quignard</w:t>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th SIG Design Theory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">L’art pléistocène dans le monde. Actes du Congrès IFRAO, Tarascon-sur-Ariège, septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Tarascon-sur-Ariège, France. pp.192-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286533v1</w:t>
+                <w:t xml:space="preserve">hal-01834239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche taphonomique des parois des grottes ornées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing interactive roles in online communities : a socio-epistemic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Détienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Mark D. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Debard</w:t>
+                <w:t xml:space="preserve">D. Fréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baffier</w:t>
+                <w:t xml:space="preserve">M. Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art pléistocène dans le monde. Actes du Congrès IFRAO, Tarascon-sur-Ariège, septembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Tarascon-sur-Ariège, France. pp.192-193</w:t>
+              <w:t xml:space="preserve">5th SIG Design Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834239v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides au croisement des enjeux sociaux et naturels : regard ligérien</w:t>
               </w:r>
@@ -10367,51 +10367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Gelli&#223;en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Thomalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bendszus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Broocks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17474930251387613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Winkelmeier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kniep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.242401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.050052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mekki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nove-Josserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.11.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Fiehler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bonekamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hege Aamodt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02032-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Toin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mainguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.05.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fischer Fumeaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14061145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauthier-Moulinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.12840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Llerena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpag.2020.12.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Colomba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246897" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16126" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gruner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Masliah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Amil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Metivier-Cesbron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1224-6822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bauduin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coffon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dn38-de90" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chal&#233;at-Valayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Zelmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bernadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2020.1860142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Horsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032910" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoegy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gauthier-Vasserot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cannas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-4009-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Diabat&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lemonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.201812-882OC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lastennet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minvielle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mengarelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gallifet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24869/psyd.2019.333" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Cornut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Quenon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Domecq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzy126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Prudon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Murielle Essomo Megnier-Mbo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000480535" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Allescher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Andrisani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Costamagna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.01.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-017-2255-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Thiec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rauscher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Dreyfus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bordet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-017-0256-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poinsot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geoffroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Loras-Duclaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607117701399" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaleat-Valayer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bard-Pondarre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roumenoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1332" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166769v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-017-6498-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549140v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schr&#246;der" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Manificat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-014730" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Lesne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit-Laurent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tourlonias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-105073" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chaleat-Valayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariman Abelin-Genevois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Siani-Treben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3597" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nishizawa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Uraoka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-116946" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010699" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340219v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Katlama" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw186" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piriou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Occelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.10295" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P650MDRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Levy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1242175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850552v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Restier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cour-Andlauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.288" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850523v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG050NRS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.06.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Roulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.07.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4C2VJ7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03548033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dassieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bedu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607114537523" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01021139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyraube" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3316-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166709v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4389-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838741v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-014-1630-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Damon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abramowitz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2013.11.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q76R6ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Komatsu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jadidi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.000935" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haissaguerre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.005421" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805077v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioara Restier-Miron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-13-107" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926724v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.01.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.046" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4J1T65P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164023v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6XQZFDR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.09.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775937v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Oudin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2010.04.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJN4XHRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Souweine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Erpeldinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780903329510" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030820v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Guzm&#225;n" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-5-501-2008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guzman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Ball" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trompezinski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122898v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ploin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liberas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouvenot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouilhoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692708v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cappetta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013076v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farizon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clouvas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. de Castro Faria" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farizon-Mazuy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desesquelles" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druetta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989107" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227443v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988123" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B87616E25BB9D48854CD9A42E96CE0D4BC12815E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023040v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remillieux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232355v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Buchet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004508036100" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA71C92EE9BB574E86D32EDFCE88C6452713DEEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896836v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fargeas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198635v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verges" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.244" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJ5WTHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286533v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;ard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quignard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834239v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Beuriat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.20" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Gelli&#223;en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Thomalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bendszus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Broocks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17474930251387613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Winkelmeier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kniep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.242401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.050052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mekki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nove-Josserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.11.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Fiehler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bonekamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hege Aamodt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02032-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Toin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mainguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.05.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauthier-Moulinier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.12840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fischer Fumeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14061145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Llerena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpag.2020.12.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Colomba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246897" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16126" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gruner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Masliah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Amil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Metivier-Cesbron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1224-6822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bauduin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coffon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dn38-de90" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chal&#233;at-Valayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Zelmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bernadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2020.1860142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Horsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032910" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoegy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gauthier-Vasserot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cannas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-4009-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Quenon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Domecq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzy126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Diabat&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lemonnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.201812-882OC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lastennet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minvielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Denis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mengarelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gallifet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24869/psyd.2019.333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Cornut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-017-2255-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Thiec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rauscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Allescher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Andrisani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Costamagna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.01.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549125v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Prudon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Murielle Essomo Megnier-Mbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000480535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poinsot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geoffroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Loras-Duclaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607117701399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Dreyfus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bordet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-017-0256-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaleat-Valayer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bard-Pondarre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roumenoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1332" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166769v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-017-6498-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549140v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schr&#246;der" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Manificat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-014730" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Lesne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit-Laurent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tourlonias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-105073" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chaleat-Valayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariman Abelin-Genevois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Siani-Treben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3597" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nishizawa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Uraoka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-116946" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Katlama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw186" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549127v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010699" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piriou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Occelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.10295" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P650MDRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Levy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1242175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-014-1630-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01021139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyraube" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3316-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4389-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Restier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cour-Andlauer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.288" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12412" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG050NRS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.06.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Roulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.07.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4C2VJ7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03548033v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dassieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bedu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607114537523" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Damon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abramowitz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2013.11.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q76R6ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Komatsu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jadidi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.000935" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haissaguerre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.005421" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164220v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4J1T65P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioara Restier-Miron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-13-107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.01.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164023v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6XQZFDR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.09.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775937v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Oudin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2010.04.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJN4XHRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Souweine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Erpeldinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780903329510" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030820v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Guzm&#225;n" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-5-501-2008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guzman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Ball" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trompezinski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122898v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ploin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liberas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouvenot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouilhoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692708v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cappetta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013076v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farizon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clouvas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. de Castro Faria" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farizon-Mazuy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desesquelles" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druetta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989107" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227443v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988123" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B87616E25BB9D48854CD9A42E96CE0D4BC12815E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023040v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remillieux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232355v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Buchet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004508036100" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA71C92EE9BB574E86D32EDFCE88C6452713DEEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896836v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fargeas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198635v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verges" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.244" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJ5WTHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834239v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286533v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;ard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quignard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Beuriat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.20" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>