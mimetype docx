--- v1 (2026-05-11)
+++ v2 (2026-06-01)
@@ -1436,295 +1436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 1h oral glucose tolerance test on the clinical status of adult cystic fibrosis patients over a 4-year period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A third of premature neonates displayed inadequate 25‐hydroxyvitamin D levels before being discharged from a French neonatal intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Boudreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Denis</w:t>
+                <w:t xml:space="preserve">Véronique Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Colomba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+                <w:t xml:space="preserve">Olivier Claris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246897⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (1), pp.104-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.16126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549134v1</w:t>
+                <w:t xml:space="preserve">hal-04549118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A third of premature neonates displayed inadequate 25‐hydroxyvitamin D levels before being discharged from a French neonatal intensive care unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laborie</w:t>
+                <w:t xml:space="preserve">Impact of 1h oral glucose tolerance test on the clinical status of adult cystic fibrosis patients over a 4-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+                <w:t xml:space="preserve">Johann Colomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (1), pp.104-106. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0246897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apa.16126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549118v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow-band imaging versus Lugol chromoendoscopy for esophageal squamous cell cancer screening in normal endoscopic practice: randomized controlled trial</w:t>
               </w:r>
@@ -3303,295 +3303,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02341820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 2 generational improvements in colonoscopes on adenoma miss rates: results of a prospective randomized multicenter tandem study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Use of Mother's Own Raw Milk, Maternal Satisfaction, and Breastfeeding Continuation in Hospitalised Neonates: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fischer Fumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pioche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Denis</w:t>
+                <w:t xml:space="preserve">Malika Prudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Dieter Allescher</w:t>
+                <w:t xml:space="preserve">Frank Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Andrisani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guido Costamagna</w:t>
+                <w:t xml:space="preserve">Christine Murielle Essomo Megnier-Mbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gie.2018.01.025⟩</w:t>
+              <w:t xml:space="preserve">Neonatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (2), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000480535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549135v1</w:t>
+                <w:t xml:space="preserve">hal-04549125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Use of Mother's Own Raw Milk, Maternal Satisfaction, and Breastfeeding Continuation in Hospitalised Neonates: A Prospective Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Fischer Fumeaux</w:t>
+                <w:t xml:space="preserve">Impact of 2 generational improvements in colonoscopes on adenoma miss rates: results of a prospective randomized multicenter tandem study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Prudon</w:t>
+                <w:t xml:space="preserve">Hans-Dieter Allescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Plaisant</w:t>
+                <w:t xml:space="preserve">Gianluca Andrisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Murielle Essomo Megnier-Mbo</w:t>
+                <w:t xml:space="preserve">Guido Costamagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neonatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113 (2), pp.131-139. </w:t>
+              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (1), pp.107-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000480535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gie.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549125v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Bone Mineralization Assessment in Children Treated With Long-Term Parenteral Nutrition for Severe Intestinal Failure</w:t>
               </w:r>
@@ -4511,51 +4511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized comparative evaluation of endoscopic submucosal dissection self-learning software in France and Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rivory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,161 +5308,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the French Version of the Multidimensional Scale of Perceived Social Support During the Postpartum Period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of karst systems using SIc-Pco2 method coupled with PCA and frequency distribution analysis. Application to karst systems in the Vaucluse county (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lastennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bouvard</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyraube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10995-014-1630-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74 (12), pp.7593-7604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-015-4389-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838741v1</w:t>
+                <w:t xml:space="preserve">hal-03166709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting CO2-SIc relationship to estimate CO2 baseline in limestone aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lastennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,216 +5483,203 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Villanueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.19-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12665-014-3316-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01021139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of karst systems using SIc-Pco2 method coupled with PCA and frequency distribution analysis. Application to karst systems in the Vaucluse county (Southeastern France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the French Version of the Multidimensional Scale of Perceived Social Support During the Postpartum Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Peyraube</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74 (12), pp.7593-7604. </w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.1245 - 1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-015-4389-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10995-014-1630-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166709v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a computerized system in pediatric wards to improve nutritional care: a cluster randomized trial</w:t>
               </w:r>
@@ -5958,64 +5958,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen des propriétés psychométriques de la traduction française de la Maternal Antenatal Attachment Scale (MAAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (1), pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6049,51 +6049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité convergente entre deux outils d’évaluation de la personnalité et agrément entre l’enfant et un observateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6836,286 +6836,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de validation française de la version courte du Maternal Self-report Inventory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifaceted intervention to enhance the screening and care of hospitalised malnourished children: study protocol for the PREDIRE cluster randomized controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lioara Restier-Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6963-13-107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976111v1</w:t>
+                <w:t xml:space="preserve">inserm-00805077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted intervention to enhance the screening and care of hospitalised malnourished children: study protocol for the PREDIRE cluster randomized controlled trial.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de validation française de la version courte du Maternal Self-report Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (3), pp.183-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6963-13-107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00805077v1</w:t>
+                <w:t xml:space="preserve">hal-01976111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Confirmation of the dimensions of the French version of the self-assessment scale of the Center for Epidemiological Studies-Depression (CES-D)].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,277 +9685,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche taphonomique des parois des grottes ornées</w:t>
+                <w:t xml:space="preserve">Analysing interactive roles in online communities : a socio-epistemic approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">F. Détienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Debard</w:t>
+                <w:t xml:space="preserve">Mark D. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
+                <w:t xml:space="preserve">D. Fréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baffier</w:t>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art pléistocène dans le monde. Actes du Congrès IFRAO, Tarascon-sur-Ariège, septembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Tarascon-sur-Ariège, France. pp.192-193</w:t>
+              <w:t xml:space="preserve">5th SIG Design Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834239v1</w:t>
+                <w:t xml:space="preserve">hal-02286533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing interactive roles in online communities : a socio-epistemic approach.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche taphonomique des parois des grottes ornées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D. Baker</w:t>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fréard</w:t>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Quignard</w:t>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th SIG Design Theory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">L’art pléistocène dans le monde. Actes du Congrès IFRAO, Tarascon-sur-Ariège, septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Tarascon-sur-Ariège, France. pp.192-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286533v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides au croisement des enjeux sociaux et naturels : regard ligérien</w:t>
               </w:r>
@@ -10367,51 +10367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Gelli&#223;en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Thomalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bendszus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Broocks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17474930251387613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Winkelmeier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kniep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.242401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.050052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mekki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nove-Josserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.11.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Fiehler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bonekamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hege Aamodt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02032-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Toin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mainguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.05.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauthier-Moulinier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.12840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fischer Fumeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14061145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Llerena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpag.2020.12.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Colomba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246897" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16126" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gruner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Masliah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Amil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Metivier-Cesbron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1224-6822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bauduin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coffon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dn38-de90" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chal&#233;at-Valayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Zelmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bernadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2020.1860142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Horsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032910" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoegy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gauthier-Vasserot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cannas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-4009-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Quenon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Domecq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzy126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Diabat&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lemonnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.201812-882OC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lastennet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minvielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Denis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mengarelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gallifet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24869/psyd.2019.333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Cornut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-017-2255-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Thiec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rauscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Allescher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Andrisani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Costamagna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.01.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549125v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Prudon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Murielle Essomo Megnier-Mbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000480535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poinsot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geoffroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Loras-Duclaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607117701399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Dreyfus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bordet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-017-0256-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaleat-Valayer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bard-Pondarre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roumenoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1332" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166769v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-017-6498-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549140v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schr&#246;der" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Manificat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-014730" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Lesne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit-Laurent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tourlonias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-105073" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chaleat-Valayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariman Abelin-Genevois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Siani-Treben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3597" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nishizawa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Uraoka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-116946" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Katlama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw186" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549127v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010699" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piriou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Occelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.10295" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P650MDRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Levy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1242175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-014-1630-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01021139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyraube" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3316-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4389-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Restier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cour-Andlauer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.288" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12412" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG050NRS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.06.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Roulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.07.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4C2VJ7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03548033v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dassieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bedu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607114537523" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Damon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abramowitz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2013.11.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q76R6ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Komatsu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jadidi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.000935" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haissaguerre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.005421" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164220v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4J1T65P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioara Restier-Miron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-13-107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.01.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164023v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6XQZFDR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.09.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775937v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Oudin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2010.04.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJN4XHRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Souweine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Erpeldinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780903329510" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030820v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Guzm&#225;n" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-5-501-2008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guzman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Ball" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trompezinski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122898v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ploin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liberas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouvenot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouilhoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692708v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cappetta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013076v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farizon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clouvas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. de Castro Faria" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farizon-Mazuy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desesquelles" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druetta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989107" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227443v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988123" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B87616E25BB9D48854CD9A42E96CE0D4BC12815E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023040v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remillieux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232355v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Buchet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004508036100" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA71C92EE9BB574E86D32EDFCE88C6452713DEEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896836v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fargeas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198635v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verges" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.244" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJ5WTHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834239v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286533v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;ard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quignard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Beuriat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.20" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Gelli&#223;en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Thomalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bendszus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Broocks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17474930251387613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Winkelmeier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kniep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.242401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.050052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000001121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mekki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nove-Josserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.11.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Fiehler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bonekamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hege Aamodt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02032-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Toin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mainguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.05.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauthier-Moulinier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.12840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fischer Fumeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14061145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Llerena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpag.2020.12.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16126" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Colomba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246897" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gruner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Masliah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Amil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Metivier-Cesbron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1224-6822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bauduin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coffon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dn38-de90" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chal&#233;at-Valayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Zelmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bernadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2020.1860142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Horsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032910" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoegy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gauthier-Vasserot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cannas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-4009-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Quenon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Domecq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzy126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Diabat&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lemonnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.201812-882OC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lastennet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minvielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Denis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mengarelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gallifet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24869/psyd.2019.333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Cornut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-017-2255-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Thiec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rauscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Prudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Murielle Essomo Megnier-Mbo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000480535" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Allescher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Andrisani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Costamagna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.01.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poinsot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geoffroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Loras-Duclaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607117701399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Dreyfus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bordet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-017-0256-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaleat-Valayer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bard-Pondarre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roumenoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1332" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166769v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-017-6498-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549140v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schr&#246;der" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Manificat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-014730" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Lesne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit-Laurent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tourlonias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-105073" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chaleat-Valayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariman Abelin-Genevois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Siani-Treben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3597" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nishizawa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Uraoka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-116946" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Katlama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw186" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549127v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010699" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piriou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Occelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.10295" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P650MDRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Levy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1242175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4389-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01021139v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyraube" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3316-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838741v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-014-1630-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Restier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Occelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cour-Andlauer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.288" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12412" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RG050NRS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.06.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Roulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.07.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4C2VJ7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03548033v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dassieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bedu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607114537523" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Damon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abramowitz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2013.11.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q76R6ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Komatsu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jadidi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.000935" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haissaguerre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.005421" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164220v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4J1T65P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805077v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioara Restier-Miron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-13-107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.01.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164023v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6XQZFDR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.09.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775937v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Oudin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2010.04.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJN4XHRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Souweine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Erpeldinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814780903329510" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030820v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Guzm&#225;n" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-5-501-2008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guzman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Ball" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trompezinski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122898v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ploin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liberas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouvenot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouilhoux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692708v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cappetta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013076v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farizon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clouvas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. de Castro Faria" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farizon-Mazuy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desesquelles" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druetta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989107" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227443v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988123" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B87616E25BB9D48854CD9A42E96CE0D4BC12815E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023040v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remillieux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232355v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Buchet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Buchet-Poulizac" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004508036100" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA71C92EE9BB574E86D32EDFCE88C6452713DEEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896836v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fargeas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198635v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verges" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.244" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJ5WTHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286533v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;ard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quignard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834239v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Beuriat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.20" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>