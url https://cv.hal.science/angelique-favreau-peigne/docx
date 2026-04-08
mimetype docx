--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1234,226 +1234,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food sensory characteristics: their unconsidered roles in the feeding behaviour of domestic ruminants</w:t>
+                <w:t xml:space="preserve">Les rôles des caractéristiques sensorielles des aliments dans le comportement alimentaire des ruminants domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.25-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004443v1</w:t>
+                <w:t xml:space="preserve">hal-01004444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rôles des caractéristiques sensorielles des aliments dans le comportement alimentaire des ruminants domestiques</w:t>
+                <w:t xml:space="preserve">Food sensory characteristics: their unconsidered roles in the feeding behaviour of domestic ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (5), pp.806-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112002145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004444v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
@@ -3807,64 +3807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3875,271 +3875,271 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire des ovins : le rôle des goûts primaires en tant qu'indicateurs de la valeur des aliments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / CNRS / Univ. Tours : Physiologie de la reproduction et des comportements (0085)., May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186799v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement alimentaire des ovins : le rôle des goûts primaires en tant qu'indicateurs de la valeur des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / CNRS / Univ. Tours : Physiologie de la reproduction et des comportements (0085)., May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318055v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hedonic value of food diversity in sheep is not only a matter of choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4168,73 +4168,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4293,73 +4293,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4418,87 +4418,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4543,87 +4543,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,73 +4668,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4793,73 +4793,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4868,123 +4868,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection alimentaire des ovins : perception et valeur des goûts umami et amer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5026,301 +5026,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences émotionnelles de la modification de l'environnement social chez les animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and cardiac responses to changes in the social and non social environment in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Valance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Congress of the International Society for Applied Ethology (ISAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5330,324 +5330,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience olfactive prénatale et réaction à un environnement stressant en situation de rappel olfactif chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eilean Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eilean Buffet</w:t>
+                <w:t xml:space="preserve">Marielle Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs hédoniques des odorants en exposition prénatale : un levier précoce pour orienter le comportement alimentaire d’individus de la naissance au sevrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5662,73 +5662,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage (JAS Phase 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exposition périnatale chronique à un odorant modifie la sensibilité olfactive et les choix olfactifs au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5787,73 +5787,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d’Animation Scientifique (JAS) du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une exposition odorante pré et post-natale à l’heptaldéhyde sur la modulation de la réponse émotionnelle du souriceau au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5862,248 +5862,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 123 p., 2017, Livret SFECA 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a generic animal model (T-GAM): building models of key biological functions by a shared systemic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6152,308 +6152,308 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.978-90-8686-245-0, 2014, Proceedings of the 48th ISAE Congress - "Moving On". </w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-797-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects sensoriels du comportement alimentaire des petits ruminants et leur importance dans le processus d'apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+                <w:t xml:space="preserve">Cross inhibition of drives improves activity selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Fromhage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair I. Houston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France. 208 p., 2013, Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Newcastle-Gateshead, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173672v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross inhibition of drives improves activity selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Marshall</w:t>
+                <w:t xml:space="preserve">Aspects sensoriels du comportement alimentaire des petits ruminants et leur importance dans le processus d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alasdair I. Houston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Newcastle-Gateshead, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France. 208 p., 2013, Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356581v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6496,339 +6496,339 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
+              <w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807281v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling feeding and drinking motivations : A way to improve welfare in domestic ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Fromhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">UFAW Animal Welfare Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, York, United Kingdom. 2012, Proceedings of the UFAW Animal Welfare Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348002v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling feeding and drinking motivations : A way to improve welfare in domestic ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lutz Fromhage</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UFAW Animal Welfare Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, York, United Kingdom. 2012, Proceedings of the UFAW Animal Welfare Conference</w:t>
+              <w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747166v1</w:t>
+                <w:t xml:space="preserve">hal-02807281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences du stress chronique et de l’origine génétique sur les performances d’apprentissage spatial chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6887,73 +6887,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6962,123 +6962,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7137,73 +7137,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités cognitives impliquées dans la sélection alimentaire des ruminants pâturant des prairies diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7232,181 +7232,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau prairies - Atelier « Assemblages d'espèces et services rendus par la prairie : les apports de l'écologie fonctionnelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Toulouse, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep generalize pre-ingestive cues to improve food learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France. 2009, Proceedings of the 31st International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can pre-and post-ingestive stimuli affect intake and feeding behaviour in sheep fed hay diet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7435,73 +7435,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland. Wageningen Academic Publishers, 2008, Applied ethology. Addressing future challenges in animal agriculture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les stimuli pré- et post-ingestifs affectent l’ingestion et le comportement alimentaire de moutons alimentés avec des foins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7530,51 +7530,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 15, 2008, 15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7584,65 +7584,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7687,51 +7687,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro 349</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7741,114 +7741,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques sensorielles des aliments : quels rôles jouent-elles dans les aspects qualitatifs et quantitatifs du comportement alimentaire des ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Blaise Pascal - Clermont-Ferrand II; Université d'Auvergne - Clermont-Ferrand I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010CLF22017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00719365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7916,51 +7916,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00DB5A93"/>
+    <w:nsid w:val="FFAE849C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8147,51 +8147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-favreau-peigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6707-7825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14627959X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107170" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A.R. Marshall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fromhage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne F.S. Meah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2455" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C0P0DM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DH3HJFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie O. Dhumez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valance" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilean Buffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marshall" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcnamara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair I. Houston" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Duncan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-favreau-peigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6707-7825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14627959X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107170" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A.R. Marshall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fromhage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne F.S. Meah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2455" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C0P0DM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DH3HJFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valance" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilean Buffet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marshall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcnamara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair I. Houston" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Duncan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719365v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>