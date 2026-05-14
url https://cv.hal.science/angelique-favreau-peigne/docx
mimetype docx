--- v1 (2026-04-08)
+++ v2 (2026-05-14)
@@ -322,377 +322,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t>
+                <w:t xml:space="preserve">Effect of environmental exposure to a maternally-learned odorant on anxiety-like behaviors at weaning in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Laurence</w:t>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bombail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731114002523⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.881-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-020-01393-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129943v1</w:t>
+                <w:t xml:space="preserve">hal-02573403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental exposure to a maternally-learned odorant on anxiety-like behaviors at weaning in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Durieux</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bombail</w:t>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.881-891. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.331-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-020-01393-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114002523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573403v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic perinatal odour exposure with heptaldehyde affects odour sensitivity and olfactory system homeostasis in preweaning mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 347 (347), pp.414-424. </w:t>
@@ -743,90 +743,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli increased emotional reactivity in male quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, pp.86-94. </w:t>
@@ -983,321 +983,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep use preingestive cues as indicators of postingestive consequences to improve food learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Favreau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2009-2455⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155433v1</w:t>
+                <w:t xml:space="preserve">hal-01019199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Sheep use preingestive cues as indicators of postingestive consequences to improve food learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gaultier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. J. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (4), pp.1535-1544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-2455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019199v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles des caractéristiques sensorielles des aliments dans le comportement alimentaire des ruminants domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1348,51 +1348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sensory characteristics: their unconsidered roles in the feeding behaviour of domestic ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1439,51 +1439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,103 +1585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e47475. </w:t>
@@ -1719,51 +1719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
@@ -1859,294 +1859,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception and hedonic value of basic tastes in domestic ruminants</w:t>
+                <w:t xml:space="preserve">Ce que &amp;quot;disent&amp;quot; les plantes aux herbivores : caractéristiques sensorielles et comportement alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zoom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, 8 diapos</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155414v1</w:t>
+                <w:t xml:space="preserve">hal-01004259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que &amp;quot;disent&amp;quot; les plantes aux herbivores : caractéristiques sensorielles et comportement alimentaire</w:t>
+                <w:t xml:space="preserve">Perception and hedonic value of basic tastes in domestic ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (5), pp.666-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004259v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour of sheep fed lucerne v. grass hays with controlled post-ingestive consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (08), pp.1368-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2180,64 +2180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sheep use umami and bitter tastes as cues of post-ingestive consequences when selecting their diet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,51 +2361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2503,51 +2503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2744,51 +2744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3656,90 +3656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3883,1092 +3883,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318055v1</w:t>
+                <w:t xml:space="preserve">hal-02748372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire des ovins : le rôle des goûts primaires en tant qu'indicateurs de la valeur des aliments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / CNRS / Univ. Tours : Physiologie de la reproduction et des comportements (0085)., May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186799v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hedonic value of food diversity in sheep is not only a matter of choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau</w:t>
+                <w:t xml:space="preserve">Comportement alimentaire des ovins : le rôle des goûts primaires en tant qu'indicateurs de la valeur des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. pp.344</w:t>
+              <w:t xml:space="preserve">Colloque de la Société française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / CNRS / Univ. Tours : Physiologie de la reproduction et des comportements (0085)., May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018990v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hedonic value of food diversity in sheep is not only a matter of choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747082v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318090v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747049v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747054v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748372v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection alimentaire des ovins : perception et valeur des goûts umami et amer</w:t>
               </w:r>
@@ -4993,51 +4993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5075,90 +5075,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences émotionnelles de la modification de l'environnement social chez les animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Congress of the International Society for Applied Ethology (ISAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
@@ -5357,51 +5357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5495,51 +5495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eilean Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,64 +5616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage (JAS Phase 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5698,103 +5698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exposition périnatale chronique à un odorant modifie la sensibilité olfactive et les choix olfactifs au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d’Animation Scientifique (JAS) du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
@@ -5823,77 +5823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une exposition odorante pré et post-natale à l’heptaldéhyde sur la modulation de la réponse émotionnelle du souriceau au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6086,64 +6086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,51 +6436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6686,51 +6686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6798,103 +6798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences du stress chronique et de l’origine génétique sur les performances d’apprentissage spatial chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
@@ -6936,90 +6936,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
@@ -7048,103 +7048,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
@@ -7268,64 +7268,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep generalize pre-ingestive cues to improve food learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7370,217 +7370,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can pre-and post-ingestive stimuli affect intake and feeding behaviour in sheep fed hay diet?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Comment les stimuli pré- et post-ingestifs affectent l’ingestion et le comportement alimentaire de moutons alimentés avec des foins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland. Wageningen Academic Publishers, 2008, Applied ethology. Addressing future challenges in animal agriculture</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 15, 2008, 15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753089v1</w:t>
+                <w:t xml:space="preserve">hal-02758228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les stimuli pré- et post-ingestifs affectent l’ingestion et le comportement alimentaire de moutons alimentés avec des foins ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">How can pre-and post-ingestive stimuli affect intake and feeding behaviour in sheep fed hay diet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 15, 2008, 15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland. Wageningen Academic Publishers, 2008, Applied ethology. Addressing future challenges in animal agriculture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758228v1</w:t>
+                <w:t xml:space="preserve">hal-02753089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7916,51 +7916,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFAE849C"/>
+    <w:nsid w:val="944F5444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8147,51 +8147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-favreau-peigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6707-7825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14627959X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107170" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A.R. Marshall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fromhage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne F.S. Meah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2455" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C0P0DM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DH3HJFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valance" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilean Buffet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marshall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcnamara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair I. Houston" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Duncan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719365v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-favreau-peigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6707-7825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14627959X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107170" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A.R. Marshall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fromhage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne F.S. Meah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Duncan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.07.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C0P0DM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DH3HJFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR54T4ZD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valance" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilean Buffet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marshall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcnamara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair I. Houston" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Duncan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719365v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>