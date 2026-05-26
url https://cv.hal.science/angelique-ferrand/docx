--- v0 (2026-03-07)
+++ v1 (2026-05-26)
@@ -1023,947 +1023,947 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes du Zodiaque et temps chrétien : lier cosmos et Ecclesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il tempo nell'alto medieoevo (Atti delle Settimane)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LXX, , pp.189-192, 2024, 978-88-6809-411-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05525258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et figurer le temps dans l’espace : le Zodiaque et les Occupations des mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Farroni; Manuela Incerti; Alessandra Pagliano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rappresentare il tempo. Architettura, geometria e astronomia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librariauniversitaria.it edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.54-69, 2022, 978-88-3359-488-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner forme au(x) temps. La formule du Zodiaque et son association avec les Occupations des Mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Formule au Moyen Âge III Formulas in Medieval Culture III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, Brepols Publishers, pp.205-221, 2021, Atelier de recherche sur les textes médiévaux, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.120283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir autrement le Cancer de Sant Pere de Sorpe (XIIe siècle) : d'une vermine anthropocéphale aux souffrances de Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres GRIM-IMAGO - Animal, animalité, bestialité dans les images médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05525755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signes du Zodiaque et temps chrétien : lier cosmos et Ecclesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LXX Settimana di studio “Il tempo nell’alto medioevo”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione Centro Italiano Studi sull’Alto Medio Evo de Spolète, Apr 2023, Spolète, Italie. pp.189-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05525249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le temps dans l’espace : les signes du Zodiaque et les Occupations des mois rythmant l’architecture ecclésiale (XIe-XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Rappresentare il tempo. Architettura, geometria e astronomia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Roma Tre; Università degli Studi di Ferrara; Università degli studi di Napoli – Federico II, Mar 2022, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04578181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexer, localiser, contextualiser les images médiévales pour mieux saisir leurs dynamiques : mise en réseau(x) des signes du Zodiaque figurés en contexte ecclésial</w:t>
+                <w:t xml:space="preserve">Le Zodiaque comme matrice mnémotechnique : des repères dans le ciel aux repères dans l’ordre du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude : Indexer les images médiévales du langage documentaire à la recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Jun 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées d’études internationales : Les animaux comme matrices mnémotechniques et exégétiques de l’Antiquité au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches historiques du Septention (IRHiS - Université de Lille); Université catholique de Louvain-la-Neuve, Oct 2021, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04578238v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04578211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Zodiaque comme matrice mnémotechnique : des repères dans le ciel aux repères dans l’ordre du texte</w:t>
+                <w:t xml:space="preserve">Mise en réseau(x) des images du Zodiaque en contexte ecclésial : enjeux et modalités de construction d’une base de données iconographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études internationales : Les animaux comme matrices mnémotechniques et exégétiques de l’Antiquité au XVIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherches historiques du Septention (IRHiS - Université de Lille); Université catholique de Louvain-la-Neuve, Oct 2021, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Workshop - Les études iconographiques au prisme du numérique : apports et limites méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches historiques du Septention (IRHiS - Université de Lille), Apr 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04578211v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04578257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en réseau(x) des images du Zodiaque en contexte ecclésial : enjeux et modalités de construction d’une base de données iconographiques</w:t>
+                <w:t xml:space="preserve">Les signes du Zodiaque figurés dans les églises entre le XIe et le XIIIe siècle. Présentation et méthodes d’une thèse en histoire de l’art médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Les études iconographiques au prisme du numérique : apports et limites méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherches historiques du Septention (IRHiS - Université de Lille), Apr 2021, En distanciel, France</w:t>
+              <w:t xml:space="preserve">Séminaire Master HACM : Actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Mar 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04578257v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05525792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signes du Zodiaque figurés dans les églises entre le XIe et le XIIIe siècle. Présentation et méthodes d’une thèse en histoire de l’art médiéval</w:t>
+                <w:t xml:space="preserve">Figures dansantes et rythmes temporels dans l'art médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Master HACM : Actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Mar 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Master 1 et 2 Histoire de l'art, La fête - la danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Dec 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05525792v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05525784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures dansantes et rythmes temporels dans l'art médiéval</w:t>
+                <w:t xml:space="preserve">Les signes du ciel et le lieu ecclésial : agencement et disposition des signes du Zodiaque dans le décor ecclésial (XIe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Master 1 et 2 Histoire de l'art, La fête - la danse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Dec 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Locus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LaMOP; Christopher Fletcher; Geneviève Bührer-Thierry; Emmanuelle Vagnon, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05525784v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05525773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signes du ciel et le lieu ecclésial : agencement et disposition des signes du Zodiaque dans le décor ecclésial (XIe-XIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Indexer, localiser, contextualiser les images médiévales pour mieux saisir leurs dynamiques : mise en réseau(x) des signes du Zodiaque figurés en contexte ecclésial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Locus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LaMOP; Christopher Fletcher; Geneviève Bührer-Thierry; Emmanuelle Vagnon, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude : Indexer les images médiévales du langage documentaire à la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Jun 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...244 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.120283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03612092v1</w:t>
+                <w:t xml:space="preserve">halshs-04578238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2292,51 +2292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525271v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Palazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94508" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18450" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.8001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13937" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioni.libreriauniversitaria.it/wp-content/uploads/2022/10/Rappresentare-il-tempo_18-10-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.120283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01762636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCH017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03612658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525271v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Palazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94508" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18450" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.8001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13937" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioni.libreriauniversitaria.it/wp-content/uploads/2022/10/Rappresentare-il-tempo_18-10-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.120283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01762636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCH017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03612658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>