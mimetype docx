--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1979,367 +1979,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découverte pédestre de l'île : appréhension de l'espace dans la lettre XVII du Voyage à l'Isle de France</w:t>
+                <w:t xml:space="preserve">Approches de la féminité dans Paul et Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Angélique GIGAN; Chantale MEURE; Jean-Michel RACAULT. </w:t>
+              <w:t xml:space="preserve">Marie-Françoise Bosquet; Chantale Meure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernardin de Saint-Pierre et l'océan Indien (1768-1771)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, </w:t>
+              <w:t xml:space="preserve">Représentations comparées du féminin en Orient et en Occident, du Moyen-Âge à nos jours : mythes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-54, 2011, L'Ecole du genre, 978-2-86272-548-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070175v1</w:t>
+                <w:t xml:space="preserve">hal-04070177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de la féminité dans Paul et Virginie</w:t>
+                <w:t xml:space="preserve">La découverte pédestre de l'île : appréhension de l'espace dans la lettre XVII du Voyage à l'Isle de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Françoise Bosquet; Chantale Meure. </w:t>
+              <w:t xml:space="preserve">Angélique GIGAN; Chantale MEURE; Jean-Michel RACAULT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations comparées du féminin en Orient et en Occident, du Moyen-Âge à nos jours : mythes et réalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Bernardin de Saint-Pierre et l'océan Indien (1768-1771)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-230, 2011, Rencontres, 978-2-8124-0258-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Saint-Etienne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4222-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070177v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usurpation et légitimité du territoire dans La Tempête de W. Shakespeare</w:t>
+                <w:t xml:space="preserve">Bernardin de Saint-Pierre et la colonisation de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Angelica Vâlcu; Carmen Andrei; Alina-Elena Ganea. </w:t>
+              <w:t xml:space="preserve">Norbert Dodille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes textuelles de la communication. De la production à la réception</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-121, 2009</w:t>
+              <w:t xml:space="preserve">Idées et représentations coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Presses universitaires de Paris-Sorbonne, pp.321-334, 2009, 978-2-84050-607-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070179v1</w:t>
+                <w:t xml:space="preserve">hal-04070182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardin de Saint-Pierre et la colonisation de Madagascar</w:t>
+                <w:t xml:space="preserve">Usurpation et légitimité du territoire dans La Tempête de W. Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Norbert Dodille. </w:t>
+              <w:t xml:space="preserve">Angelica Vâlcu; Carmen Andrei; Alina-Elena Ganea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées et représentations coloniales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Presses universitaires de Paris-Sorbonne, pp.321-334, 2009, 978-2-84050-607-2</w:t>
+              <w:t xml:space="preserve">Formes textuelles de la communication. De la production à la réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galati University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-121, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070182v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridité des genres dans Empsaël de Bernardin de Saint-Pierre : drame ou dialogue d'idées ?</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE49CB45"/>
+    <w:nsid w:val="CBFCC2C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-gigan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3505-8338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gigan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02185240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.6403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kapor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bernardin-de-saint-pierre-oeuvres-completes-tome-ii-voyages.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09805-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Robinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zatorska Izabella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Racault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardin De Saint-Pierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Meure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3088-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06185-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bernardin-de-saint-pierre-et-l-ocean-indien.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4222-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/le-genre-en-toutes-lettres/anciennement-l-ecole-du-genre.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit.ugal.ro/2009-FRANCOPHONIE/home.htm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-pour_une_poetique_de_l_echange_philosophique_le_dialogue_d_idees_et_ses_formes_litteraires-9782296061590-26926.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-gigan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3505-8338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gigan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02185240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.6403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kapor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bernardin-de-saint-pierre-oeuvres-completes-tome-ii-voyages.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09805-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Robinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zatorska Izabella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Racault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardin De Saint-Pierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Meure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3088-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06185-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/le-genre-en-toutes-lettres/anciennement-l-ecole-du-genre.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bernardin-de-saint-pierre-et-l-ocean-indien.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4222-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit.ugal.ro/2009-FRANCOPHONIE/home.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-pour_une_poetique_de_l_echange_philosophique_le_dialogue_d_idees_et_ses_formes_litteraires-9782296061590-26926.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>