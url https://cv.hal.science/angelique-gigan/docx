--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1979,367 +1979,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de la féminité dans Paul et Virginie</w:t>
+                <w:t xml:space="preserve">La découverte pédestre de l'île : appréhension de l'espace dans la lettre XVII du Voyage à l'Isle de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Françoise Bosquet; Chantale Meure. </w:t>
+              <w:t xml:space="preserve">Angélique GIGAN; Chantale MEURE; Jean-Michel RACAULT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations comparées du féminin en Orient et en Occident, du Moyen-Âge à nos jours : mythes et réalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Bernardin de Saint-Pierre et l'océan Indien (1768-1771)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Saint-Etienne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-230, 2011, Rencontres, 978-2-8124-0258-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4222-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070177v1</w:t>
+                <w:t xml:space="preserve">hal-04070175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découverte pédestre de l'île : appréhension de l'espace dans la lettre XVII du Voyage à l'Isle de France</w:t>
+                <w:t xml:space="preserve">Approches de la féminité dans Paul et Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Angélique GIGAN; Chantale MEURE; Jean-Michel RACAULT. </w:t>
+              <w:t xml:space="preserve">Marie-Françoise Bosquet; Chantale Meure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernardin de Saint-Pierre et l'océan Indien (1768-1771)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Représentations comparées du féminin en Orient et en Occident, du Moyen-Âge à nos jours : mythes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-54, 2011, L'Ecole du genre, 978-2-86272-548-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04070175v1</w:t>
+                <w:t xml:space="preserve">hal-04070177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardin de Saint-Pierre et la colonisation de Madagascar</w:t>
+                <w:t xml:space="preserve">Usurpation et légitimité du territoire dans La Tempête de W. Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Norbert Dodille. </w:t>
+              <w:t xml:space="preserve">Angelica Vâlcu; Carmen Andrei; Alina-Elena Ganea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées et représentations coloniales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Presses universitaires de Paris-Sorbonne, pp.321-334, 2009, 978-2-84050-607-2</w:t>
+              <w:t xml:space="preserve">Formes textuelles de la communication. De la production à la réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galati University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-121, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070182v1</w:t>
+                <w:t xml:space="preserve">hal-04070179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usurpation et légitimité du territoire dans La Tempête de W. Shakespeare</w:t>
+                <w:t xml:space="preserve">Bernardin de Saint-Pierre et la colonisation de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Angelica Vâlcu; Carmen Andrei; Alina-Elena Ganea. </w:t>
+              <w:t xml:space="preserve">Norbert Dodille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes textuelles de la communication. De la production à la réception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Idées et représentations coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Presses universitaires de Paris-Sorbonne, pp.321-334, 2009, 978-2-84050-607-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galati University Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04070179v1</w:t>
+                <w:t xml:space="preserve">hal-04070182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridité des genres dans Empsaël de Bernardin de Saint-Pierre : drame ou dialogue d'idées ?</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBFCC2C9"/>
+    <w:nsid w:val="2D4B315D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-gigan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3505-8338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gigan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02185240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.6403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kapor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bernardin-de-saint-pierre-oeuvres-completes-tome-ii-voyages.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09805-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Robinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zatorska Izabella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Racault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardin De Saint-Pierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Meure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3088-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06185-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/le-genre-en-toutes-lettres/anciennement-l-ecole-du-genre.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bernardin-de-saint-pierre-et-l-ocean-indien.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4222-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit.ugal.ro/2009-FRANCOPHONIE/home.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-pour_une_poetique_de_l_echange_philosophique_le_dialogue_d_idees_et_ses_formes_litteraires-9782296061590-26926.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-gigan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3505-8338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04230934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gigan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02185240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.6403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kapor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bernardin-de-saint-pierre-oeuvres-completes-tome-ii-voyages.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09805-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Robinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zatorska Izabella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Racault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardin De Saint-Pierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Meure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3088-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06185-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bernardin-de-saint-pierre-et-l-ocean-indien.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4222-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/le-genre-en-toutes-lettres/anciennement-l-ecole-du-genre.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit.ugal.ro/2009-FRANCOPHONIE/home.htm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-pour_une_poetique_de_l_echange_philosophique_le_dialogue_d_idees_et_ses_formes_litteraires-9782296061590-26926.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>