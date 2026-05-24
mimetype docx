--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -3513,51 +3513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D4B315D"/>
+    <w:nsid w:val="7087CD84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>