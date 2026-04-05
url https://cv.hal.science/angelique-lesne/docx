--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1169,278 +1169,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive legumes tested in a greenhouse crop rotation experiment modify the inoculum potential of soils naturally infested by Aphanomyces euteiches</w:t>
+                <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moussart</w:t>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Even</w:t>
+                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02679.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208630v1</w:t>
+                <w:t xml:space="preserve">hal-01208633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successive legumes tested in a greenhouse crop rotation experiment modify the inoculum potential of soils naturally infested by Aphanomyces euteiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Esnault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, pp.45. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (3), pp.545 - 551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02679.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208633v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'extraction semi-automatique d'ADN de végétaux à l'aide du pipeteur CyBi®-Selma 96/1000μL et du kit Nucleospin® 96 Plant II</w:t>
               </w:r>
@@ -1521,51 +1521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New consistent QTL in pea associated with partial resistance to Aphanomyces euteiches in multiple French and American environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,51 +1801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host status and reaction of Medicago truncatula accessions to infection by three major pathogens of pea (Pisum sativum) and alfalfa (Medicago sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2098,326 +2098,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des QTL de résistance sur l’évolution du pouvoir pathogène des populations d’Aphanomyces euteiches dans des successions culturales de légumineuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
+                <w:t xml:space="preserve">Identification des déterminants génétiques impliqués dans les défenses du pois contre le puceron Acyrthosiphon pisum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones sur les Légumineuses, 24-25 février 2021, Visioconférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280035v1</w:t>
+                <w:t xml:space="preserve">hal-03164963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des déterminants génétiques impliqués dans les défenses du pois contre le puceron Acyrthosiphon pisum.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Morliere</w:t>
+                <w:t xml:space="preserve">Impact des QTL de résistance sur l’évolution du pouvoir pathogène des populations d’Aphanomyces euteiches dans des successions culturales de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones sur les Légumineuses, 24-25 février 2021, Visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164963v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2427,122 +2427,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737585v1</w:t>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-A. Josselin</w:t>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2552,73 +2552,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737260v1</w:t>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of pea resistance to Aphanomyces euteiches in the genomics Era</w:t>
               </w:r>
@@ -3305,51 +3305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02679.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9071-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VXV2RS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02679.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9071-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VXV2RS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>