--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1169,278 +1169,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
+                <w:t xml:space="preserve">Successive legumes tested in a greenhouse crop rotation experiment modify the inoculum potential of soils naturally infested by Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hamon</w:t>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (3), pp.545 - 551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02679.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208633v1</w:t>
+                <w:t xml:space="preserve">hal-01208630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive legumes tested in a greenhouse crop rotation experiment modify the inoculum potential of soils naturally infested by Aphanomyces euteiches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moussart</w:t>
+                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Even</w:t>
+                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tivoli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62 (3), pp.545 - 551. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02679.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208630v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'extraction semi-automatique d'ADN de végétaux à l'aide du pipeteur CyBi®-Selma 96/1000μL et du kit Nucleospin® 96 Plant II</w:t>
               </w:r>
@@ -1521,51 +1521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New consistent QTL in pea associated with partial resistance to Aphanomyces euteiches in multiple French and American environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,51 +1801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host status and reaction of Medicago truncatula accessions to infection by three major pathogens of pea (Pisum sativum) and alfalfa (Medicago sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02679.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9071-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VXV2RS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02679.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9071-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VXV2RS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>