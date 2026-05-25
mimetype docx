--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2348,76 +2348,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-A. Josselin</w:t>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2427,122 +2427,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737260v1</w:t>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2552,73 +2552,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737585v1</w:t>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of pea resistance to Aphanomyces euteiches in the genomics Era</w:t>
               </w:r>
@@ -3305,51 +3305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02679.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9071-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VXV2RS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02679.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9071-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VXV2RS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Gallic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morliere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>