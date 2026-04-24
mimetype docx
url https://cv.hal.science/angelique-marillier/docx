--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -2056,359 +2056,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de la fin du Moyen-Âge / époque moderne à l'époque contemporaine : Tourmont, rue du Château (Jura) : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Prospection pédestre à Briod-Conliège, la nécropole tumulaire des Monceaux et ses alentours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lamy</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Inrap BFC. 2024, 1 vol. (104 p.)</w:t>
+                <w:t xml:space="preserve">Mickael Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2024, 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548839v1</w:t>
+                <w:t xml:space="preserve">hal-04696678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection pédestre à Briod-Conliège, la nécropole tumulaire des Monceaux et ses alentours</w:t>
+                <w:t xml:space="preserve">Un habitat du Hallstatt C/D2 à l'extrémité septentrionale de la Combe d'Ain : Crotenay, extension carrière Ayel, le Taureau (Jura) : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2024, 103 p</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Staniaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, pp.324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04696678v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat du Hallstatt C/D2 à l'extrémité septentrionale de la Combe d'Ain : Crotenay, extension carrière Ayel, le Taureau (Jura) : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Occupations de la fin du Moyen-Âge / époque moderne à l'époque contemporaine : Tourmont, rue du Château (Jura) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bourson</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Staniaszek</w:t>
+                <w:t xml:space="preserve">Gaétan Gouérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, pp.324</w:t>
+              <w:t xml:space="preserve">Inrap BFC. 2024, 1 vol. (104 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036158v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d’activités 2024</w:t>
               </w:r>
@@ -2831,51 +2831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indices de fréquentation de l'âge du Bronze et de l'époque médiévale : Tourmont, parcelle ZE 141 (Jura) : rapport de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,51 +2989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation du Hallstatt D1 et un ensemble funéraire de la Tène finale au bord de La Vallière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Staniaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DED1055F"/>
+    <w:nsid w:val="6F61AE61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3985,51 +3985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-marillier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05036215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Neyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourson V&#233;ronique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stanasziek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rostollan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin M&#233;tral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05036158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;loche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-marillier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05036215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Neyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourson V&#233;ronique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stanasziek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rostollan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin M&#233;tral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05036158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;loche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>