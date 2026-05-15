--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -393,256 +393,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inventaire inhabituel d’un lot de vaisselle et d’une stèle anthropomorphe</w:t>
+                <w:t xml:space="preserve">Découverte inédite d’inhumations de La Tène finale en limite d’agglomération gauloise à Lons-le-Saunier (Jura)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourson Véronique</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Stanasziek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539124v1</w:t>
+                <w:t xml:space="preserve">hal-04438572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte inédite d’inhumations de La Tène finale en limite d’agglomération gauloise à Lons-le-Saunier (Jura)</w:t>
+                <w:t xml:space="preserve">L’inventaire inhabituel d’un lot de vaisselle et d’une stèle anthropomorphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Stanasziek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bourson Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (195), pp.73-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438572v1</w:t>
+                <w:t xml:space="preserve">hal-04539124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -932,64 +932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte inédite d’inhumations de La Tène finale en limite d’agglomération gauloise à Lons-le-Saunier (Jura)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stanasziek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Information de l'AFEAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude de l'Age du Fer, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1445,77 +1445,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer. Actes du 46</w:t>
@@ -1602,359 +1602,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommet du Mont d'Or, Sondages archéologiques</w:t>
+                <w:t xml:space="preserve">Présentation synthétique de la campagne 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Volume II, Chrono-Environnement, UMR 6249; CNRS. 2025, pp.33</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houmard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Volume 1, Chrono-Environnement, UMR 6249; CNRS. 2025, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037444v1</w:t>
+                <w:t xml:space="preserve">hal-05037440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation synthétique de la campagne 2024</w:t>
+                <w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Houmard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05037440v1</w:t>
+                <w:t xml:space="preserve">hal-05424326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t>
+                <w:t xml:space="preserve">Sommet du Mont d'Or, Sondages archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Volume II, Chrono-Environnement, UMR 6249; CNRS. 2025, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424326v1</w:t>
+                <w:t xml:space="preserve">hal-05037444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation diachronique d'un méandre du Doubs à Osselle : plusieurs phases de la pars rustica d'une villa et occupation protohistorique : Osselle-Routelle, Base de Loisirs (Doubs) : rapport de diagnostic</w:t>
               </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap BFC. 2024, 1 vol (392 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2056,237 +2056,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection pédestre à Briod-Conliège, la nécropole tumulaire des Monceaux et ses alentours</w:t>
+                <w:t xml:space="preserve">Un habitat du Hallstatt C/D2 à l'extrémité septentrionale de la Combe d'Ain : Crotenay, extension carrière Ayel, le Taureau (Jura) : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Lagache</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2024, 103 p</w:t>
+                <w:t xml:space="preserve">Luc Staniaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, pp.324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696678v1</w:t>
+                <w:t xml:space="preserve">hal-05036158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat du Hallstatt C/D2 à l'extrémité septentrionale de la Combe d'Ain : Crotenay, extension carrière Ayel, le Taureau (Jura) : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Prospection pédestre à Briod-Conliège, la nécropole tumulaire des Monceaux et ses alentours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lagache</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Staniaszek</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, pp.324</w:t>
+                <w:t xml:space="preserve">Mickael Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2024, 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036158v1</w:t>
+                <w:t xml:space="preserve">hal-04696678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations de la fin du Moyen-Âge / époque moderne à l'époque contemporaine : Tourmont, rue du Château (Jura) : rapport de diagnostic</w:t>
               </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Gouérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2499,103 +2499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Occupation et exploitation de la haute vallée du Doubs dans la longue durée. Vol. 1 : Présentation synthétique de la campagne 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Marillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bourgogne - Franche Comté; UMR 6249 CNRS Chrono-environnement. 2023, 1 vol. (21 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2812,254 +2812,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indices de fréquentation de l'âge du Bronze et de l'époque médiévale : Tourmont, parcelle ZE 141 (Jura) : rapport de diagnostic.</w:t>
+                <w:t xml:space="preserve">Une occupation du Hallstatt D 1 dans la basse vallée du Doubs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap BFC. 2022, 1 vol. (60 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 263 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548780v1</w:t>
+                <w:t xml:space="preserve">hal-03590389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation du Hallstatt D 1 dans la basse vallée du Doubs.</w:t>
+                <w:t xml:space="preserve">Des indices de fréquentation de l'âge du Bronze et de l'époque médiévale : Tourmont, parcelle ZE 141 (Jura) : rapport de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 263 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap BFC. 2022, 1 vol. (60 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590389v1</w:t>
+                <w:t xml:space="preserve">hal-04548780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation du Hallstatt D1 et un ensemble funéraire de la Tène finale au bord de La Vallière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Staniaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3092,330 +3092,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection et diagnostic dans le cadre de la future extension de la carrière de Briod-Conliège : Conliège, carrière de Briod-Conliège (Jura)</w:t>
+                <w:t xml:space="preserve">Une occupation du bas Moyen Âge : Chaux-la-Lotière, rue des Échos, rue du Roussot (Haute-Saône) : rapport de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (88 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (60 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540077v1</w:t>
+                <w:t xml:space="preserve">hal-04548713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation du bas Moyen Âge : Chaux-la-Lotière, rue des Échos, rue du Roussot (Haute-Saône) : rapport de diagnostic.</w:t>
+                <w:t xml:space="preserve">Prospection et diagnostic dans le cadre de la future extension de la carrière de Briod-Conliège : Conliège, carrière de Briod-Conliège (Jura)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (60 p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (88 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548713v1</w:t>
+                <w:t xml:space="preserve">hal-04540077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection et diagnostic sur la parcelle ZE 57 : Picarreau, Sur Les Rochettes (Jura)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Port-sur-Saône à Apremont (70), rapport de prospection subaquatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap BFC. 2020, 1 vol. (72 p.)</w:t>
+              <w:t xml:space="preserve">ADLFI Archéologie de la France-Informations. Gallia-Revus.org. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540083v1</w:t>
+                <w:t xml:space="preserve">hal-04540100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Port-sur-Saône à Apremont (70), rapport de prospection subaquatique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospection et diagnostic sur la parcelle ZE 57 : Picarreau, Sur Les Rochettes (Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ADLFI Archéologie de la France-Informations. Gallia-Revus.org. 2020</w:t>
+              <w:t xml:space="preserve">Inrap BFC. 2020, 1 vol. (72 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540100v1</w:t>
+                <w:t xml:space="preserve">hal-04540083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement rural gallo-romain : Domblans, Gendarmerie de Domblans (Jura) : rapport de diagnostic</w:t>
               </w:r>
@@ -3500,185 +3500,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bâtiment d'époque moderne aux abords des anciens méandres de la Loue : Arc-et-Senans, Lotissement de L'Isle (Doubs) : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Fossés d'époque indéterminée : Saint-Germain-le-Châtelet, rue des Cornays : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap BFC. 2017, 1 vol. (76 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap BFC. 2017, 1 vol. (38p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548742v1</w:t>
+                <w:t xml:space="preserve">hal-04548727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossés d'époque indéterminée : Saint-Germain-le-Châtelet, rue des Cornays : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Un bâtiment d'époque moderne aux abords des anciens méandres de la Loue : Arc-et-Senans, Lotissement de L'Isle (Doubs) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap BFC. 2017, 1 vol. (38p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méloche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap BFC. 2017, 1 vol. (76 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548727v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3754,51 +3754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F61AE61"/>
+    <w:nsid w:val="4287A6AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3985,51 +3985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-marillier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05036215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Neyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourson V&#233;ronique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stanasziek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rostollan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin M&#233;tral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05036158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;loche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/angelique-marillier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05036215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Neyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stanasziek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourson V&#233;ronique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rostollan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin M&#233;tral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05036158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05037451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;loche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>