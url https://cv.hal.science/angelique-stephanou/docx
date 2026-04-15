--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -100,646 +100,646 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Warburg Effect: Modeling the Dynamic and Context-Dependent Nature of Tumor Metabolism</w:t>
+                <w:t xml:space="preserve">The Role of Mathematical Models in Epidemic Prediction and the Challenges of COVID-19 Comment on 'Data-driven mathematical modeling approaches for COVID-19: A survey' by</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+                <w:t xml:space="preserve">E Fanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (21), pp.3563. </w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52, pp.55-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers17213563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2024.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348279v1</w:t>
+                <w:t xml:space="preserve">hal-04766375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of mediated-macrophage chemoprotective niches in solid tumors: A mathematical analysis</w:t>
+                <w:t xml:space="preserve">Modelling the impact of HIF on metabolism and the extracellular matrix: consequences for tumour growth and invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dangelser</w:t>
+                <w:t xml:space="preserve">Kévin Spinicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.15. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2025012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-024-01391-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798016v1</w:t>
+                <w:t xml:space="preserve">hal-04754067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of HIF on metabolism and the extracellular matrix: consequences for tumour growth and invasion</w:t>
+                <w:t xml:space="preserve">Beyond the Warburg Effect: Modeling the Dynamic and Context-Dependent Nature of Tumor Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Spinicci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gibin Powathil</w:t>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-024-01391-0⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (21), pp.3563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers17213563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754067v1</w:t>
+                <w:t xml:space="preserve">hal-05348279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Mathematical Models in Epidemic Prediction and the Challenges of COVID-19 Comment on 'Data-driven mathematical modeling approaches for COVID-19: A survey' by</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial organization of mediated-macrophage chemoprotective niches in solid tumors: A mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dangelser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Fanchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+                <w:t xml:space="preserve">Arnaud Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52, pp.55-56. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2024.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2025012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766375v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical model for cell sensing and migration</w:t>
+                <w:t xml:space="preserve">On the Importance of Acidity in Cancer Cells and Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alaa Tafech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2427112⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology13040225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727238v1</w:t>
+                <w:t xml:space="preserve">hal-04527526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Acidity in Cancer Cells and Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biomechanical model for cell sensing and migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manifacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Tafech</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (4), pp.225. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology13040225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2427112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04527526v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Cancer Metabolism an Atavism?</w:t>
               </w:r>
@@ -810,685 +810,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the Ratiometric Method to Extend pH Range Measurements of the BCECF Probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Usson</w:t>
+                <w:t xml:space="preserve">A reduced model of cell metabolism to revisit the glycolysis-OXPHOS relationship in the deregulated tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom13030442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 562, pp.111434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287591v1</w:t>
+                <w:t xml:space="preserve">hal-03973607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced model of cell metabolism to revisit the glycolysis-OXPHOS relationship in the deregulated tumor microenvironment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Intracellular Acidity Regulation of Brain Tumor Cells and Consequences for Therapeutic Optimization of Temozolomide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Tafech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Usson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111434⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp.1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology12091221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973607v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Intracellular Acidity Regulation of Brain Tumor Cells and Consequences for Therapeutic Optimization of Temozolomide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Generalization of the Ratiometric Method to Extend pH Range Measurements of the BCECF Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Tafech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (9), pp.1221. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology12091221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom13030442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208184v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the Metabolic Signature of Cancer: A Review from Warburg’s Time to Now</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modelling the role of HIF in the regulation of metabolic key genes LDH and PDH: Emergence of Warburg Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Spinicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.1412. </w:t>
+              <w:t xml:space="preserve">Computational and Systems Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom12101412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cso2.1040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813369v1</w:t>
+                <w:t xml:space="preserve">hal-03759747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the role of HIF in the regulation of metabolic key genes LDH and PDH: Emergence of Warburg Phenotype</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can major breakthroughs in cancer be achieved through theoretical models? Comment on “Improving cancer treatments via dynamical biophysical models” by M. Kuznetsov, J. Clairambault and V. Volpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Systems Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), </w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.63-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cso2.1040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2021.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759747v1</w:t>
+                <w:t xml:space="preserve">hal-03470089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can major breakthroughs in cancer be achieved through theoretical models? Comment on “Improving cancer treatments via dynamical biophysical models” by M. Kuznetsov, J. Clairambault and V. Volpert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for the Metabolic Signature of Cancer: A Review from Warburg’s Time to Now</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.63-64. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2021.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom12101412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470089v1</w:t>
+                <w:t xml:space="preserve">hal-03813369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Reprogramming, Questioning, and Implications for Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1529,504 +1529,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Modelling in Oncology: Sucesses, Challenges and Hopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+                <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manifacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ballet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15, </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S183-S185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2019026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980757v1</w:t>
+                <w:t xml:space="preserve">hal-03015234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the importance of substrate deformations for cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Gagnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chemisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stephanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S183-S185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 22 suppl 1, pp.S334-S335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015234v1</w:t>
+                <w:t xml:space="preserve">hal-02425956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of substrate deformations for cell migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Chemisky</w:t>
+                <w:t xml:space="preserve">Hybrid Modelling in Oncology: Sucesses, Challenges and Hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Stephanou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 suppl 1, pp.S334-S335. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2019026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425956v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics &amp; Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985515v1</w:t>
@@ -2503,278 +2503,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the hypoxia-mimetic agents DFO and CoCl2 on HeLa-FUCCI cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Modelling in Cell Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bedessem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+                <w:t xml:space="preserve">Vitaly Volpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology and Cell Metab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24966/cbcm-1943/100004⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/201510100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483598v1</w:t>
+                <w:t xml:space="preserve">hal-01975989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Modelling in Cell Biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the hypoxia-mimetic agents DFO and CoCl2 on HeLa-FUCCI cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bedessem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitaly Volpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology and Cell Metab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.4-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/201510100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24966/cbcm-1943/100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975989v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of HiF-1α-mediated response to hypoxia on the G1/S transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bedessem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3751,64 +3751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Clément-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rigidity in fibrin gels as a contributing factor to the dynamics of in vitro vascular cord formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Meskaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,90 +4102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between biomechanics and morphology drives cell migration features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4229,51 +4229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4304,51 +4304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational model of the spatiotemporal adaptation of tumor cells metabolism in a growing spheroid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,103 +4379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomechanical model for cell sensing and cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4497,481 +4497,481 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the tumor cell metabolism is not that abnormal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a Preclinical Tool for Measuring Percutaneous Transfer of Dihydrogen, with a View to Optimizing Medical Devices Adapted to Focal Therapies in Dermatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salomez-Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pascal Mousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bedouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Hydrogen in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer Nature Switzerland, pp.401-416, 2024, Advances in Biochemistry in Health and Disease, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47375-3_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computational framework integrating cytoskeletal and adhesion dynamics for modelling cell motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell mechanics: from single scale-based models to multiscale modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapman &amp; Hall/CRC Mathematical and Computational Biology, pp.482, 2010, 9781420094541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islet distribution matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudewijn van der Sanden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lablanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : B2024-14-B05366. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999953v1</w:t>
-              </w:r>
-[...233 lines deleted...]
-                <w:t xml:space="preserve">hal-00977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4989,103 +4989,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la motilité cellulaire perturbée par l'interaction cellule-substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Gagnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Séminaire de la Société Francophone de Biologie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Sainf Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5104,597 +5104,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of mechanical cues in cell migration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced Model For 2D Tumor Growth and Tumor Induced Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lefloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITM Conference 2015, Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550582v1</w:t>
+                <w:t xml:space="preserve">hal-01235354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Model For 2D Tumor Growth and Tumor Induced Angiogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid modelling of mechanical cues in cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stephanou</w:t>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITM Conference 2015, Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/itmconf/20150500012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235354v1</w:t>
+                <w:t xml:space="preserve">hal-01550582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Motility of Normal and Cancer Cells in Response to the Combined Influence of Substrate Rigidity and Anisotropic Nanostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Modelling of Fibroblast shape Transition on Arrays of Adhesive Micropatterns with Varying Pitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzvetelina Tzvetkova-Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schiavone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBME2008, 13th International Conference on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ECMTB08; European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374519v1</w:t>
+                <w:t xml:space="preserve">hal-00340399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of cell morphodynamic and displacement orientation by precise tuning between substrate nanopatterning and rigidity</w:t>
+                <w:t xml:space="preserve">The Motility of Normal and Cancer Cells in Response to the Combined Influence of Substrate Rigidity and Anisotropic Nanostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzvetelina Tzvetkova-Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stephanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schiavone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobio Europe 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ICBME2008, 13th International Conference on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340397v1</w:t>
+                <w:t xml:space="preserve">hal-00374519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modelling of Fibroblast shape Transition on Arrays of Adhesive Micropatterns with Varying Pitch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of cell morphodynamic and displacement orientation by precise tuning between substrate nanopatterning and rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetelina Tzvetkova-Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Decossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB08; European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nanobio Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340399v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6215,51 +6215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17213563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Spinicci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Powathil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01391-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fanchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2024.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Tafech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13040225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16132415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaujean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12091221" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cso2.1040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2021.11.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10020129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gagnieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stephanou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714933" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fanchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Innominato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-018-9330-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lesart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Caraguel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Pj van Der Sanden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7851789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Montmasson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Giroud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/cbcm-1943/100004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510100" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2013.11.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9201-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uduak Z George" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anotida Madzvamuse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0521-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVZJZJPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Pons-Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Juhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hamard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2012.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelina Tzvetkova-Chevolleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcdougall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A.J. Chaplain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R.A. Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.12.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Collin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cl&#233;ment-Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Meskaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vailh&#233; Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2006.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFVLJW42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louviaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bimbenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04999953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van der Sanden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lablanche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomez-Ihl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boucher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal Mousselard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47375-3_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340397v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Decossas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fanchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2024.12.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Spinicci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Powathil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01391-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17213563" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Tafech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13040225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16132415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111434" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaujean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12091221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030442" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cso2.1040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2021.11.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10020129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gagnieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stephanou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714933" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fanchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Innominato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-018-9330-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lesart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Caraguel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Pj van Der Sanden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7851789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Montmasson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Giroud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/cbcm-1943/100004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2013.11.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9201-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uduak Z George" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anotida Madzvamuse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0521-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVZJZJPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Pons-Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Juhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hamard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2012.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelina Tzvetkova-Chevolleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcdougall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A.J. Chaplain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R.A. Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.12.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Collin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cl&#233;ment-Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Meskaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vailh&#233; Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2006.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFVLJW42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louviaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bimbenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomez-Ihl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal Mousselard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47375-3_23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04999953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van der Sanden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lablanche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Decossas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>