--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -100,646 +100,646 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Mathematical Models in Epidemic Prediction and the Challenges of COVID-19 Comment on 'Data-driven mathematical modeling approaches for COVID-19: A survey' by</w:t>
+                <w:t xml:space="preserve">Beyond the Warburg Effect: Modeling the Dynamic and Context-Dependent Nature of Tumor Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Fanchon</w:t>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52, pp.55-56. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (21), pp.3563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2024.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers17213563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766375v1</w:t>
+                <w:t xml:space="preserve">hal-05348279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of HIF on metabolism and the extracellular matrix: consequences for tumour growth and invasion</w:t>
+                <w:t xml:space="preserve">Spatial organization of mediated-macrophage chemoprotective niches in solid tumors: A mathematical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Spinicci</w:t>
+                <w:t xml:space="preserve">William Dangelser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibin Powathil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+                <w:t xml:space="preserve">Arnaud Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87 (27), </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-024-01391-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2025012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754067v1</w:t>
+                <w:t xml:space="preserve">hal-04798016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Warburg Effect: Modeling the Dynamic and Context-Dependent Nature of Tumor Metabolism</w:t>
+                <w:t xml:space="preserve">The Role of Mathematical Models in Epidemic Prediction and the Challenges of COVID-19 Comment on 'Data-driven mathematical modeling approaches for COVID-19: A survey' by</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+                <w:t xml:space="preserve">E Fanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (21), pp.3563. </w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52, pp.55-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers17213563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2024.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348279v1</w:t>
+                <w:t xml:space="preserve">hal-04766375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of mediated-macrophage chemoprotective niches in solid tumors: A mathematical analysis</w:t>
+                <w:t xml:space="preserve">Modelling the impact of HIF on metabolism and the extracellular matrix: consequences for tumour growth and invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dangelser</w:t>
+                <w:t xml:space="preserve">Kévin Spinicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.15. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2025012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-024-01391-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798016v1</w:t>
+                <w:t xml:space="preserve">hal-04754067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Acidity in Cancer Cells and Therapy</w:t>
+                <w:t xml:space="preserve">A biomechanical model for cell sensing and migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Tafech</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manifacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology13040225⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2427112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527526v1</w:t>
+                <w:t xml:space="preserve">hal-04727238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical model for cell sensing and migration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Importance of Acidity in Cancer Cells and Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alaa Tafech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2427112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology13040225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04727238v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Cancer Metabolism an Atavism?</w:t>
               </w:r>
@@ -810,685 +810,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced model of cell metabolism to revisit the glycolysis-OXPHOS relationship in the deregulated tumor microenvironment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+                <w:t xml:space="preserve">Generalization of the Ratiometric Method to Extend pH Range Measurements of the BCECF Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Tafech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111434⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13030442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973607v1</w:t>
+                <w:t xml:space="preserve">hal-04287591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Intracellular Acidity Regulation of Brain Tumor Cells and Consequences for Therapeutic Optimization of Temozolomide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A reduced model of cell metabolism to revisit the glycolysis-OXPHOS relationship in the deregulated tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology12091221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 562, pp.111434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208184v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the Ratiometric Method to Extend pH Range Measurements of the BCECF Probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Intracellular Acidity Regulation of Brain Tumor Cells and Consequences for Therapeutic Optimization of Temozolomide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Tafech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.442. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp.1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13030442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology12091221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287591v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the role of HIF in the regulation of metabolic key genes LDH and PDH: Emergence of Warburg Phenotype</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Searching for the Metabolic Signature of Cancer: A Review from Warburg’s Time to Now</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Systems Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cso2.1040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom12101412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759747v1</w:t>
+                <w:t xml:space="preserve">hal-03813369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can major breakthroughs in cancer be achieved through theoretical models? Comment on “Improving cancer treatments via dynamical biophysical models” by M. Kuznetsov, J. Clairambault and V. Volpert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the role of HIF in the regulation of metabolic key genes LDH and PDH: Emergence of Warburg Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Spinicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibin Powathil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.63-64. </w:t>
+              <w:t xml:space="preserve">Computational and Systems Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2021.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cso2.1040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470089v1</w:t>
+                <w:t xml:space="preserve">hal-03759747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the Metabolic Signature of Cancer: A Review from Warburg’s Time to Now</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can major breakthroughs in cancer be achieved through theoretical models? Comment on “Improving cancer treatments via dynamical biophysical models” by M. Kuznetsov, J. Clairambault and V. Volpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.1412. </w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.63-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom12101412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2021.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813369v1</w:t>
+                <w:t xml:space="preserve">hal-03470089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Reprogramming, Questioning, and Implications for Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1529,504 +1529,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Verdier</w:t>
+                <w:t xml:space="preserve">Hybrid Modelling in Oncology: Sucesses, Challenges and Hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chagnon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibin Powathil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S183-S185. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2019026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015234v1</w:t>
+                <w:t xml:space="preserve">hal-01980757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of substrate deformations for cell migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manifacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Gagnieu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 suppl 1, pp.S334-S335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714933⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S183-S185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425956v1</w:t>
+                <w:t xml:space="preserve">hal-03015234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Modelling in Oncology: Sucesses, Challenges and Hopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+                <w:t xml:space="preserve">On the importance of substrate deformations for cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Gagnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ballet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gibin Powathil</w:t>
+                <w:t xml:space="preserve">Angélique Stephanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15, </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 suppl 1, pp.S334-S335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2019026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980757v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manifacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics &amp; Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985515v1</w:t>
@@ -3751,64 +3751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Clément-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rigidity in fibrin gels as a contributing factor to the dynamics of in vitro vascular cord formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Meskaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4083,141 +4083,141 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between biomechanics and morphology drives cell migration features</w:t>
+                <w:t xml:space="preserve">Mechanics-Driven Emergence of Mesenchymal Migration Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299667v1</w:t>
+                <w:t xml:space="preserve">hal-05299667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring How Metabolism comes into play with Radiations: A Review</w:t>
               </w:r>
@@ -4229,51 +4229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4304,51 +4304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational model of the spatiotemporal adaptation of tumor cells metabolism in a growing spheroid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,103 +4379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomechanical model for cell sensing and cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manifacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4497,481 +4497,481 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the tumor cell metabolism is not that abnormal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islet distribution matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn van der Sanden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lablanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : B2024-14-B05366. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Preclinical Tool for Measuring Percutaneous Transfer of Dihydrogen, with a View to Optimizing Medical Devices Adapted to Focal Therapies in Dermatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salomez-Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pascal Mousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bedouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Hydrogen in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Springer Nature Switzerland, pp.401-416, 2024, Advances in Biochemistry in Health and Disease, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47375-3_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational framework integrating cytoskeletal and adhesion dynamics for modelling cell motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell mechanics: from single scale-based models to multiscale modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman &amp; Hall/CRC Mathematical and Computational Biology, pp.482, 2010, 9781420094541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977684v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04999953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4989,103 +4989,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la motilité cellulaire perturbée par l'interaction cellule-substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Gagnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Séminaire de la Société Francophone de Biologie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Sainf Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5104,226 +5104,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Model For 2D Tumor Growth and Tumor Induced Angiogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid modelling of mechanical cues in cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stephanou</w:t>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITM Conference 2015, Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/itmconf/20150500012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235354v1</w:t>
+                <w:t xml:space="preserve">hal-01550582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of mechanical cues in cell migration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced Model For 2D Tumor Growth and Tumor Induced Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lefloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITM Conference 2015, Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550582v1</w:t>
+                <w:t xml:space="preserve">hal-01235354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modelling of Fibroblast shape Transition on Arrays of Adhesive Micropatterns with Varying Pitch</w:t>
               </w:r>
@@ -5443,51 +5443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Motility of Normal and Cancer Cells in Response to the Combined Influence of Substrate Rigidity and Anisotropic Nanostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzvetelina Tzvetkova-Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fanchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2024.12.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Spinicci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Powathil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01391-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17213563" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Tafech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13040225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16132415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111434" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaujean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12091221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030442" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cso2.1040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2021.11.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10020129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gagnieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stephanou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714933" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fanchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Innominato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-018-9330-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lesart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Caraguel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Pj van Der Sanden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7851789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Montmasson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Giroud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/cbcm-1943/100004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2013.11.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9201-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uduak Z George" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anotida Madzvamuse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0521-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVZJZJPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Pons-Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Juhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hamard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2012.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelina Tzvetkova-Chevolleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcdougall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A.J. Chaplain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R.A. Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.12.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Collin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cl&#233;ment-Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Meskaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vailh&#233; Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2006.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFVLJW42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louviaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bimbenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomez-Ihl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal Mousselard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47375-3_23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04999953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van der Sanden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lablanche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Decossas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17213563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fanchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2024.12.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Spinicci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Powathil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01391-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Tafech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13040225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16132415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaujean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12091221" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cso2.1040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2021.11.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10020129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gagnieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stephanou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714933" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fanchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Innominato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-018-9330-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lesart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Caraguel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Pj van Der Sanden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7851789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Montmasson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Giroud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/cbcm-1943/100004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2013.11.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9201-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uduak Z George" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anotida Madzvamuse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0521-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVZJZJPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Pons-Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Juhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hamard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2012.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelina Tzvetkova-Chevolleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcdougall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A.J. Chaplain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R.A. Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.12.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Collin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cl&#233;ment-Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Meskaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vailh&#233; Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2006.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFVLJW42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299667v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louviaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bimbenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04999953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van der Sanden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lablanche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomez-Ihl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boucher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal Mousselard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47375-3_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Decossas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>