--- v2 (2026-05-05)
+++ v3 (2026-05-30)
@@ -100,646 +100,646 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Warburg Effect: Modeling the Dynamic and Context-Dependent Nature of Tumor Metabolism</w:t>
+                <w:t xml:space="preserve">The Role of Mathematical Models in Epidemic Prediction and the Challenges of COVID-19 Comment on 'Data-driven mathematical modeling approaches for COVID-19: A survey' by</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+                <w:t xml:space="preserve">E Fanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (21), pp.3563. </w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52, pp.55-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers17213563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2024.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348279v1</w:t>
+                <w:t xml:space="preserve">hal-04766375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of mediated-macrophage chemoprotective niches in solid tumors: A mathematical analysis</w:t>
+                <w:t xml:space="preserve">Modelling the impact of HIF on metabolism and the extracellular matrix: consequences for tumour growth and invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dangelser</w:t>
+                <w:t xml:space="preserve">Kévin Spinicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.15. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2025012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-024-01391-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798016v1</w:t>
+                <w:t xml:space="preserve">hal-04754067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Mathematical Models in Epidemic Prediction and the Challenges of COVID-19 Comment on 'Data-driven mathematical modeling approaches for COVID-19: A survey' by</w:t>
+                <w:t xml:space="preserve">Beyond the Warburg Effect: Modeling the Dynamic and Context-Dependent Nature of Tumor Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Fanchon</w:t>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52, pp.55-56. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (21), pp.3563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2024.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers17213563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766375v1</w:t>
+                <w:t xml:space="preserve">hal-05348279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of HIF on metabolism and the extracellular matrix: consequences for tumour growth and invasion</w:t>
+                <w:t xml:space="preserve">Spatial organization of mediated-macrophage chemoprotective niches in solid tumors: A mathematical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Spinicci</w:t>
+                <w:t xml:space="preserve">William Dangelser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibin Powathil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+                <w:t xml:space="preserve">Arnaud Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87 (27), </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-024-01391-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2025012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754067v1</w:t>
+                <w:t xml:space="preserve">hal-04798016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical model for cell sensing and migration</w:t>
+                <w:t xml:space="preserve">On the Importance of Acidity in Cancer Cells and Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alaa Tafech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2427112⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology13040225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727238v1</w:t>
+                <w:t xml:space="preserve">hal-04527526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Acidity in Cancer Cells and Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biomechanical model for cell sensing and migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manifacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Tafech</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (4), pp.225. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology13040225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2427112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04527526v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Cancer Metabolism an Atavism?</w:t>
               </w:r>
@@ -810,685 +810,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the Ratiometric Method to Extend pH Range Measurements of the BCECF Probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Usson</w:t>
+                <w:t xml:space="preserve">A reduced model of cell metabolism to revisit the glycolysis-OXPHOS relationship in the deregulated tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom13030442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 562, pp.111434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287591v1</w:t>
+                <w:t xml:space="preserve">hal-03973607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced model of cell metabolism to revisit the glycolysis-OXPHOS relationship in the deregulated tumor microenvironment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Intracellular Acidity Regulation of Brain Tumor Cells and Consequences for Therapeutic Optimization of Temozolomide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Tafech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Usson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111434⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp.1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology12091221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973607v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Intracellular Acidity Regulation of Brain Tumor Cells and Consequences for Therapeutic Optimization of Temozolomide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Generalization of the Ratiometric Method to Extend pH Range Measurements of the BCECF Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Tafech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (9), pp.1221. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology12091221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom13030442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208184v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the Metabolic Signature of Cancer: A Review from Warburg’s Time to Now</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modelling the role of HIF in the regulation of metabolic key genes LDH and PDH: Emergence of Warburg Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Spinicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.1412. </w:t>
+              <w:t xml:space="preserve">Computational and Systems Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom12101412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cso2.1040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813369v1</w:t>
+                <w:t xml:space="preserve">hal-03759747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the role of HIF in the regulation of metabolic key genes LDH and PDH: Emergence of Warburg Phenotype</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can major breakthroughs in cancer be achieved through theoretical models? Comment on “Improving cancer treatments via dynamical biophysical models” by M. Kuznetsov, J. Clairambault and V. Volpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Systems Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), </w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.63-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cso2.1040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2021.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759747v1</w:t>
+                <w:t xml:space="preserve">hal-03470089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can major breakthroughs in cancer be achieved through theoretical models? Comment on “Improving cancer treatments via dynamical biophysical models” by M. Kuznetsov, J. Clairambault and V. Volpert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for the Metabolic Signature of Cancer: A Review from Warburg’s Time to Now</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.63-64. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2021.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom12101412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470089v1</w:t>
+                <w:t xml:space="preserve">hal-03813369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Reprogramming, Questioning, and Implications for Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1529,504 +1529,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Modelling in Oncology: Sucesses, Challenges and Hopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+                <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manifacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ballet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15, </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S183-S185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2019026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980757v1</w:t>
+                <w:t xml:space="preserve">hal-03015234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the importance of substrate deformations for cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Gagnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chemisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stephanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S183-S185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 22 suppl 1, pp.S334-S335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015234v1</w:t>
+                <w:t xml:space="preserve">hal-02425956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of substrate deformations for cell migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Chemisky</w:t>
+                <w:t xml:space="preserve">Hybrid Modelling in Oncology: Sucesses, Challenges and Hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Stephanou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 suppl 1, pp.S334-S335. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2019026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425956v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics &amp; Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985515v1</w:t>
@@ -2503,278 +2503,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Modelling in Cell Biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the hypoxia-mimetic agents DFO and CoCl2 on HeLa-FUCCI cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bedessem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitaly Volpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/201510100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology and Cell Metab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24966/cbcm-1943/100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975989v1</w:t>
+                <w:t xml:space="preserve">hal-01483598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the hypoxia-mimetic agents DFO and CoCl2 on HeLa-FUCCI cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Hamel</w:t>
+                <w:t xml:space="preserve">Hybrid Modelling in Cell Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Giroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+                <w:t xml:space="preserve">Vitaly Volpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology and Cell Metab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.4-12. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24966/cbcm-1943/100004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/201510100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483598v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of HiF-1α-mediated response to hypoxia on the G1/S transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bedessem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3751,64 +3751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tracqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Clément-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rigidity in fibrin gels as a contributing factor to the dynamics of in vitro vascular cord formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Meskaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,90 +4102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics-Driven Emergence of Mesenchymal Migration Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4229,51 +4229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibin Powathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4304,51 +4304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational model of the spatiotemporal adaptation of tumor cells metabolism in a growing spheroid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,103 +4379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomechanical model for cell sensing and cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4497,481 +4497,481 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the tumor cell metabolism is not that abnormal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stéphanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a Preclinical Tool for Measuring Percutaneous Transfer of Dihydrogen, with a View to Optimizing Medical Devices Adapted to Focal Therapies in Dermatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salomez-Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pascal Mousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bedouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Hydrogen in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer Nature Switzerland, pp.401-416, 2024, Advances in Biochemistry in Health and Disease, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47375-3_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computational framework integrating cytoskeletal and adhesion dynamics for modelling cell motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell mechanics: from single scale-based models to multiscale modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapman &amp; Hall/CRC Mathematical and Computational Biology, pp.482, 2010, 9781420094541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islet distribution matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudewijn van der Sanden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lablanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : B2024-14-B05366. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999953v1</w:t>
-              </w:r>
-[...233 lines deleted...]
-                <w:t xml:space="preserve">hal-00977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4989,103 +4989,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la motilité cellulaire perturbée par l'interaction cellule-substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Gagnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Séminaire de la Société Francophone de Biologie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Sainf Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5104,226 +5104,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modelling of mechanical cues in cell migration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced Model For 2D Tumor Growth and Tumor Induced Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lefloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITM Conference 2015, Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550582v1</w:t>
+                <w:t xml:space="preserve">hal-01235354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Model For 2D Tumor Growth and Tumor Induced Angiogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid modelling of mechanical cues in cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stéphanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stephanou</w:t>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITM Conference 2015, Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/itmconf/20150500012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235354v1</w:t>
+                <w:t xml:space="preserve">hal-01550582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modelling of Fibroblast shape Transition on Arrays of Adhesive Micropatterns with Varying Pitch</w:t>
               </w:r>
@@ -5443,51 +5443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Motility of Normal and Cancer Cells in Response to the Combined Influence of Substrate Rigidity and Anisotropic Nanostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzvetelina Tzvetkova-Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17213563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fanchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2024.12.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Spinicci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Powathil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01391-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Tafech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13040225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16132415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaujean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12091221" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cso2.1040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2021.11.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10020129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gagnieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stephanou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714933" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fanchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Innominato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-018-9330-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lesart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Caraguel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Pj van Der Sanden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7851789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Montmasson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Giroud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/cbcm-1943/100004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2013.11.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9201-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uduak Z George" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anotida Madzvamuse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0521-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVZJZJPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Pons-Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Juhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hamard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2012.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelina Tzvetkova-Chevolleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcdougall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A.J. Chaplain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R.A. Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.12.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Collin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cl&#233;ment-Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Meskaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vailh&#233; Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2006.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFVLJW42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299667v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louviaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bimbenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04999953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van der Sanden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lablanche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomez-Ihl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boucher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal Mousselard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47375-3_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Decossas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fanchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2024.12.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Spinicci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Powathil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01391-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17213563" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Tafech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13040225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fanchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16132415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111434" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaujean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12091221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030442" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cso2.1040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2021.11.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12101412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10020129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gagnieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stephanou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714933" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fanchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Innominato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-018-9330-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lesart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Caraguel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Pj van Der Sanden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7851789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Montmasson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Giroud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/cbcm-1943/100004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201510100" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2013.11.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9201-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uduak Z George" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anotida Madzvamuse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0521-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVZJZJPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Pons-Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Juhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hamard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2012.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelina Tzvetkova-Chevolleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcdougall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A.J. Chaplain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R.A. Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.12.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Collin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cl&#233;ment-Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Meskaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vailh&#233; Bruno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2006.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFVLJW42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299667v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louviaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bimbenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomez-Ihl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal Mousselard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47375-3_23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04999953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van der Sanden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lablanche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550582v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Decossas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>