--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -1354,173 +1354,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'origine sensible des idées : remonter le fil des idées », p. 41-61</w:t>
+                <w:t xml:space="preserve">« La liaison des idées et la communication des passions : suivre le fil des idées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Etchegaray et P. Hamou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire l'Enquête sur l'entendement humain de David Hume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vrin, 2022, 978-2-7116-3051-6</w:t>
+              <w:t xml:space="preserve">, Vrin, pp.63-85, 2022, 978-2-7116-3051-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810980v1</w:t>
+                <w:t xml:space="preserve">hal-04810990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La liaison des idées et la communication des passions : suivre le fil des idées »</w:t>
+                <w:t xml:space="preserve">« L'origine sensible des idées : remonter le fil des idées », p. 41-61</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Etchegaray et P. Hamou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire l'Enquête sur l'entendement humain de David Hume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vrin, pp.63-85, 2022, 978-2-7116-3051-6</w:t>
+              <w:t xml:space="preserve">, Vrin, 2022, 978-2-7116-3051-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810990v1</w:t>
+                <w:t xml:space="preserve">hal-04810980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Defence of a Reidian Moderate View of our Hinge Commitments</w:t>
               </w:r>
@@ -2365,51 +2365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Th&#233;bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p4r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04810902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.233.0311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/ls.2022.14153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.3054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.211.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-20201349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.1044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04810922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2svjz4r.15" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Th&#233;bert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_504-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Th&#233;bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p4r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04810902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.233.0311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/ls.2022.14153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.3054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.211.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105700-20201349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejpap.1044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04810922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2svjz4r.15" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Th&#233;bert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_504-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>