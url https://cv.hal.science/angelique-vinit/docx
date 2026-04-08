--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -520,1352 +520,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Immunological Biomarkers Associated With Rejection After Uterus Transplantation in Human</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Batignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000005126⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022018486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336285v1</w:t>
+                <w:t xml:space="preserve">hal-04455529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR-T cell therapy for central nervous system lymphomas: blood and cerebrospinal fluid biology, and outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Cherai</w:t>
+                <w:t xml:space="preserve">The mitotic role of Adenomatous Polyposis Coli requires its bilateral interaction with tubulin and microtubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vinit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282875⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (2), pp.jcs260152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.260152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348235v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitotic role of Adenomatous Polyposis Coli requires its bilateral interaction with tubulin and microtubules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Denarier</w:t>
+                <w:t xml:space="preserve">Combined germline and somatic human FADD mutations cause autoimmune lymphoproliferative syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ricarda Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marita Fuehrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.260152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244024v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined germline and somatic human FADD mutations cause autoimmune lymphoproliferative syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marita Fuehrer</w:t>
+                <w:t xml:space="preserve">CAR-T cell therapy for central nervous system lymphomas: blood and cerebrospinal fluid biology, and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Cherai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.09.028⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288084v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+                <w:t xml:space="preserve">Late-onset enteric virus infection associated with hepatitis (EVAH) in transplanted SCID patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Batignes</w:t>
+                <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suk See de Ravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151 (6), pp.1634-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2022.12.822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246983v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-onset enteric virus infection associated with hepatitis (EVAH) in transplanted SCID patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grace Smith</w:t>
+                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Batignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980119v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Tau Cleavage in Cells Reveals Abnormal Localizations of Tau Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fourest-Lieuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vinit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Fourest-Lieuvin</w:t>
+                <w:t xml:space="preserve">Béatrice Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthime Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 518, pp.162-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2022.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAR T-cell therapy for central nervous system lymphomas: blood and cerebrospinal fluid biology, and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Cherai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108, pp.3485 - 3490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2023.282875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+                <w:t xml:space="preserve">Tau antagonizes end-binding protein tracking at microtubule ends through a phosphorylation- dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2022018486⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Elea Prezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vinit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (19), pp.2924-2934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.E16-01-0029)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1875,177 +1741,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TIRF microscopy assay to decode how tau regulates EB's tracking at microtubule ends.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Prezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Vinit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in au cell biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (2), pp.154-165, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mcb.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2192,51 +2058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanpierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Yancoski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00317-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tarantino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/txd.0000000000001729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000005126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04348235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fouquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vinit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.260152" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pell&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ricarda Lorenz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Fuehrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.09.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk See de Ravin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.12.822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourest-Lieuvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Perrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.08.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Prezel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stoppin-Mellet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-01-0029)" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2017.06.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanpierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Yancoski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00317-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tarantino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/txd.0000000000001729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vinit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.260152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pell&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Moreno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ricarda Lorenz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Fuehrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.09.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04348235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282875" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk See de Ravin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Smith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.12.822" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourest-Lieuvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.08.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Prezel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stoppin-Mellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-01-0029)" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2017.06.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>