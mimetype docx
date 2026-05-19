--- v1 (2026-04-08)
+++ v2 (2026-05-19)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -520,1218 +520,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
+                <w:t xml:space="preserve">The mitotic role of Adenomatous Polyposis Coli requires its bilateral interaction with tubulin and microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+                <w:t xml:space="preserve">Laurence Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Delage</w:t>
+                <w:t xml:space="preserve">Julie Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Gajardo</w:t>
+                <w:t xml:space="preserve">Angélique Vinit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Batignes</w:t>
+                <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (2), pp.jcs260152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2022018486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.260152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455529v1</w:t>
+                <w:t xml:space="preserve">hal-04244024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitotic role of Adenomatous Polyposis Coli requires its bilateral interaction with tubulin and microtubules</w:t>
+                <w:t xml:space="preserve">Combined germline and somatic human FADD mutations cause autoimmune lymphoproliferative syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Serre</w:t>
+                <w:t xml:space="preserve">Olivier Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Delaroche</w:t>
+                <w:t xml:space="preserve">Solange Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Vinit</w:t>
+                <w:t xml:space="preserve">Myriam Ricarda Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schoehn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Denarier</w:t>
+                <w:t xml:space="preserve">Marita Fuehrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.260152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244024v1</w:t>
+                <w:t xml:space="preserve">hal-04288084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined germline and somatic human FADD mutations cause autoimmune lymphoproliferative syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pellé</w:t>
+                <w:t xml:space="preserve">Laure Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Moreno</w:t>
+                <w:t xml:space="preserve">Tania Gajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Ricarda Lorenz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marita Fuehrer</w:t>
+                <w:t xml:space="preserve">Maxime Batignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288084v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR-T cell therapy for central nervous system lymphomas: blood and cerebrospinal fluid biology, and outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late-onset enteric virus infection associated with hepatitis (EVAH) in transplanted SCID patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lacan</w:t>
+                <w:t xml:space="preserve">Julie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Tarantino</w:t>
+                <w:t xml:space="preserve">Suk See de Ravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Fouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Cherai</w:t>
+                <w:t xml:space="preserve">Grace Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282875⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151 (6), pp.1634-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2022.12.822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348235v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-onset enteric virus infection associated with hepatitis (EVAH) in transplanted SCID patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Controlled Tau Cleavage in Cells Reveals Abnormal Localizations of Tau Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fourest-Lieuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vinit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fourgeaud</w:t>
+                <w:t xml:space="preserve">Béatrice Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bruneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grace Smith</w:t>
+                <w:t xml:space="preserve">Anthime Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2022.12.822⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 518, pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2022.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980119v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Batignes</w:t>
+                <w:t xml:space="preserve">CAR T-cell therapy for central nervous system lymphomas: blood and cerebrospinal fluid biology, and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Cherai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.3485 - 3490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246983v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Tau Cleavage in Cells Reveals Abnormal Localizations of Tau Fragments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Denarier</w:t>
+                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Batignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 518, pp.162-177. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2022.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022018486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775999v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR T-cell therapy for central nervous system lymphomas: blood and cerebrospinal fluid biology, and outcomes</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Tau antagonizes end-binding protein tracking at microtubule ends through a phosphorylation- dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Denarier</w:t>
+                <w:t xml:space="preserve">Elea Prezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vinit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (19), pp.2924-2934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.E16-01-0029)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1741,177 +1607,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TIRF microscopy assay to decode how tau regulates EB's tracking at microtubule ends.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elea Prezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Vinit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in au cell biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (2), pp.154-165, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mcb.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2058,51 +1924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanpierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Yancoski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00317-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tarantino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/txd.0000000000001729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vinit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.260152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pell&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Moreno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ricarda Lorenz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Fuehrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.09.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04348235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282875" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk See de Ravin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Smith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.12.822" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourest-Lieuvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.08.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Prezel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stoppin-Mellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-01-0029)" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2017.06.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanpierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Yancoski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00317-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tarantino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/txd.0000000000001729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vinit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.260152" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pell&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ricarda Lorenz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Fuehrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.09.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fourgeaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk See de Ravin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.12.822" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourest-Lieuvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.08.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139328v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fouquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282875" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Prezel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stoppin-Mellet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-01-0029)" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2017.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>