--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -455,355 +455,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la GRH vient pour secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Quand la GRH vient au secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales.»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Bordeaux, Nov 2019, bordeaux, France</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482727v1</w:t>
+                <w:t xml:space="preserve">hal-03418362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand la GRH vient au secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales.»</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+                <w:t xml:space="preserve">Quand la GRH vient pour secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baret</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">30ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Bordeaux, Nov 2019, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418362v1</w:t>
+                <w:t xml:space="preserve">hal-02482727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUELLES PRATIQUES DE GRH POUR COLMATER LE TUYAU PERCE ? UNE ANALYSE DE L'EVAPORATION DES FEMMES A MESURE DE L'ASCENSION HIERARCHIQUE A PARTIR D'UNE ETUDE DE CAS EXEMPLAIRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Quelles pratiques de GRH pour colmater le tuyau percé ? Une analyse de l’évaporation des femmes à mesure de l’ascension hiérarchique à partir d’une étude de cas exemplaire. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vuilmet Angélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482691v1</w:t>
+                <w:t xml:space="preserve">hal-03418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quelles pratiques de GRH pour colmater le tuyau percé ? Une analyse de l’évaporation des femmes à mesure de l’ascension hiérarchique à partir d’une étude de cas exemplaire. »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+                <w:t xml:space="preserve">QUELLES PRATIQUES DE GRH POUR COLMATER LE TUYAU PERCE ? UNE ANALYSE DE L'EVAPORATION DES FEMMES A MESURE DE L'ASCENSION HIERARCHIQUE A PARTIR D'UNE ETUDE DE CAS EXEMPLAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baret</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuilmet Angélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, LYON, France</w:t>
+              <w:t xml:space="preserve">29ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418363v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1501,51 +1501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969337v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Vuilmet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418358v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vuilmet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuilmet Ang&#233;lique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122100ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.213.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lagrange-Confuron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Moisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Raffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03507216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969337v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Vuilmet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418358v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vuilmet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuilmet Ang&#233;lique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122100ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.213.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lagrange-Confuron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Moisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Raffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03507216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>