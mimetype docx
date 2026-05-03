--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -106,987 +106,987 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Great Place to Work, Also for Senior Women: The Label Impact on Their Perception of Inclusion and Fairness</w:t>
+                <w:t xml:space="preserve">A Great Place To Work. How Best Workplaces Affect How Senior Women Perceive Inclusion and Fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Fairness at Work Conference</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (1), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1122100ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969337v1</w:t>
+                <w:t xml:space="preserve">hal-05462371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le meilleur employeur pour les femmes seniors : effet démographique d'un label de marque employeur sur la perception d'inclusion et d'équité.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Égalité professionnelle : quelle efficacité des mesures volontaristes ? Analyse longitudinale de la démarche égalité d’un cas exemplaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04969326v1</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.213.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Égalité professionnelle : quelle efficacité des mesures volontaristes ? Analyse longitudinale de la démarche égalité d’un cas exemplaire »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Vers la construction d’un instrument de prévention des inégalités de genre : une analyse des représentations sociales dans la filiale d’une multinationale du secteur de l’ingénierie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (43), pp.3-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...390 lines deleted...]
-                <w:t xml:space="preserve">hal-02482691v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Great Place To Work. How Best Workplaces Affect How Senior Women Perceive Inclusion and Fairness</w:t>
+                <w:t xml:space="preserve">A Great Place to Work, Also for Senior Women: The Label Impact on Their Perception of Inclusion and Fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05462371v1</w:t>
+              <w:t xml:space="preserve">6th Fairness at Work Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Manchester (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Égalité professionnelle : quelle efficacité des mesures volontaristes ? Analyse longitudinale de la démarche égalité d’un cas exemplaire »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+                <w:t xml:space="preserve">Le meilleur employeur pour les femmes seniors : effet démographique d'un label de marque employeur sur la perception d'inclusion et d'équité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03418355v1</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vers la construction d’un instrument de prévention des inégalités de genre : une analyse des représentations sociales dans la filiale d’une multinationale du secteur de l’ingénierie »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Égalité professionnelle : quelle efficacité des mesures volontaristes ? Analyse longitudinale de la démarche égalité d’un cas exemplaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Vuilmet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre les résistances limitant l’appropriation des outils de l’égalité professionnelle : l’apport de la théorie du noyau central d’Abric (1976)&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilacene Dekli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, TOURS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la GRH vient pour secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Bordeaux, Nov 2019, bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand la GRH vient au secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales.»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BORDEAUX, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUELLES PRATIQUES DE GRH POUR COLMATER LE TUYAU PERCE ? UNE ANALYSE DE L'EVAPORATION DES FEMMES A MESURE DE L'ASCENSION HIERARCHIQUE A PARTIR D'UNE ETUDE DE CAS EXEMPLAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuilmet Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03418353v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelles pratiques de GRH pour colmater le tuyau percé ? Une analyse de l’évaporation des femmes à mesure de l’ascension hiérarchique à partir d’une étude de cas exemplaire. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1261,51 +1261,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les apports de l'analyse du contenu et de la structure des représentations sociales pour améliorer les pratiques de GRH visant leur modification et ainsi la réduction des inégalités professionnelles basées sur le genre ? Une étude de cas exemplaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Aix Marseille Université (AMU), 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1501,51 +1501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969337v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Vuilmet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418358v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vuilmet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuilmet Ang&#233;lique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122100ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.213.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lagrange-Confuron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Moisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Raffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03507216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vuilmet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122100ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.213.0089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Vuilmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuilmet Ang&#233;lique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lagrange-Confuron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Moisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Raffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03507216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>